--- v0 (2026-05-02)
+++ v1 (2026-10-14)
@@ -1574,50 +1574,83 @@
   <si>
     <t>Nothoprocta</t>
   </si>
   <si>
     <t>cinerascens</t>
   </si>
   <si>
     <t>Nothoprocta pentlandii</t>
   </si>
   <si>
     <t>pentlandii</t>
   </si>
   <si>
     <t>Nothura maculosa</t>
   </si>
   <si>
     <t>Nothura</t>
   </si>
   <si>
     <t>maculosa</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Hippocamelus antisensis</t>
+  </si>
+  <si>
+    <t>Hippocamelus</t>
+  </si>
+  <si>
+    <t>antisensis</t>
+  </si>
+  <si>
+    <t>Mazama rufa</t>
+  </si>
+  <si>
+    <t>Mazama</t>
+  </si>
+  <si>
+    <t>rufa</t>
+  </si>
+  <si>
+    <t>Subulo gouazoubira</t>
+  </si>
+  <si>
+    <t>Subulo</t>
+  </si>
+  <si>
+    <t>gouazoubira</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Lycalopex sp.</t>
   </si>
   <si>
     <t>sp.</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Leopardus geoffroyi</t>
@@ -1670,83 +1703,50 @@
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
   </si>
   <si>
     <t>Procyonidae</t>
   </si>
   <si>
     <t>Procyon cancrivorus</t>
   </si>
   <si>
     <t>Procyon</t>
   </si>
   <si>
     <t>cancrivorus</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...31 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Molossus molossus</t>
   </si>
   <si>
     <t>Molossus</t>
   </si>
   <si>
     <t>molossus</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Tadarida</t>
   </si>
   <si>
     <t>brasiliensis</t>
   </si>
   <si>
     <t>Phyllostomidae</t>
@@ -1799,57 +1799,57 @@
   <si>
     <t>Lasiurus blossevillii</t>
   </si>
   <si>
     <t>Lasiurus</t>
   </si>
   <si>
     <t>blossevillii</t>
   </si>
   <si>
     <t>Myotis keaysi</t>
   </si>
   <si>
     <t>Myotis</t>
   </si>
   <si>
     <t>keaysi</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Didelphis</t>
   </si>
   <si>
-    <t>albiventris</t>
+    <t>poecilotis</t>
   </si>
   <si>
     <t>Thylamys sponsorius</t>
   </si>
   <si>
     <t>Thylamys</t>
   </si>
   <si>
     <t>sponsorius</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Sylvilagus paraguensis</t>
   </si>
   <si>
     <t>Sylvilagus</t>
   </si>
   <si>
     <t>paraguensis</t>
   </si>
@@ -7995,353 +7995,353 @@
         <v>524</v>
       </c>
       <c r="I159"/>
       <c r="J159"/>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>36</v>
       </c>
       <c r="C160" t="s">
         <v>519</v>
       </c>
       <c r="D160" t="s">
         <v>520</v>
       </c>
       <c r="E160" t="s">
         <v>521</v>
       </c>
       <c r="F160" t="s">
         <v>525</v>
       </c>
       <c r="G160" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="H160" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="I160"/>
       <c r="J160"/>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>36</v>
       </c>
       <c r="C161" t="s">
         <v>519</v>
       </c>
       <c r="D161" t="s">
         <v>520</v>
       </c>
       <c r="E161" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F161" t="s">
         <v>528</v>
       </c>
       <c r="G161" t="s">
         <v>529</v>
       </c>
       <c r="H161" t="s">
         <v>530</v>
       </c>
       <c r="I161"/>
       <c r="J161"/>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>36</v>
       </c>
       <c r="C162" t="s">
         <v>519</v>
       </c>
       <c r="D162" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="E162" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="F162" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="G162" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="H162" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="I162"/>
       <c r="J162"/>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>36</v>
       </c>
       <c r="C163" t="s">
         <v>519</v>
       </c>
       <c r="D163" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="E163" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="F163" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="G163" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="H163" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="I163"/>
       <c r="J163"/>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>36</v>
       </c>
       <c r="C164" t="s">
         <v>519</v>
       </c>
       <c r="D164" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="E164" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
       <c r="F164" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="G164" t="s">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="H164" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="I164"/>
       <c r="J164"/>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>36</v>
       </c>
       <c r="C165" t="s">
         <v>519</v>
       </c>
       <c r="D165" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="E165" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
       <c r="F165" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="G165" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="H165" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="I165"/>
       <c r="J165"/>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>36</v>
       </c>
       <c r="C166" t="s">
         <v>519</v>
       </c>
       <c r="D166" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="E166" t="s">
+        <v>538</v>
+      </c>
+      <c r="F166" t="s">
+        <v>544</v>
+      </c>
+      <c r="G166" t="s">
         <v>540</v>
       </c>
-      <c r="F166" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H166" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="I166"/>
       <c r="J166"/>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>36</v>
       </c>
       <c r="C167" t="s">
         <v>519</v>
       </c>
       <c r="D167" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="E167" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="F167" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="G167" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="H167" t="s">
         <v>547</v>
       </c>
       <c r="I167"/>
       <c r="J167"/>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>36</v>
       </c>
       <c r="C168" t="s">
         <v>519</v>
       </c>
       <c r="D168" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="E168" t="s">
+        <v>538</v>
+      </c>
+      <c r="F168" t="s">
         <v>548</v>
       </c>
-      <c r="F168" t="s">
+      <c r="G168" t="s">
         <v>549</v>
       </c>
-      <c r="G168" t="s">
+      <c r="H168" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="I168"/>
       <c r="J168"/>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>36</v>
       </c>
       <c r="C169" t="s">
         <v>519</v>
       </c>
       <c r="D169" t="s">
+        <v>531</v>
+      </c>
+      <c r="E169" t="s">
+        <v>551</v>
+      </c>
+      <c r="F169" t="s">
         <v>552</v>
       </c>
-      <c r="E169" t="s">
+      <c r="G169" t="s">
         <v>553</v>
       </c>
-      <c r="F169" t="s">
+      <c r="H169" t="s">
         <v>554</v>
-      </c>
-[...4 lines deleted...]
-        <v>556</v>
       </c>
       <c r="I169"/>
       <c r="J169"/>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>36</v>
       </c>
       <c r="C170" t="s">
         <v>519</v>
       </c>
       <c r="D170" t="s">
-        <v>552</v>
+        <v>531</v>
       </c>
       <c r="E170" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="F170" t="s">
+        <v>556</v>
+      </c>
+      <c r="G170" t="s">
         <v>557</v>
       </c>
-      <c r="G170" t="s">
+      <c r="H170" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="I170"/>
       <c r="J170"/>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>36</v>
       </c>
       <c r="C171" t="s">
         <v>519</v>
       </c>
       <c r="D171" t="s">
-        <v>552</v>
+        <v>531</v>
       </c>
       <c r="E171" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="F171" t="s">
         <v>560</v>
       </c>
       <c r="G171" t="s">
         <v>561</v>
       </c>
       <c r="H171" t="s">
         <v>562</v>
       </c>
       <c r="I171"/>
       <c r="J171"/>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>36</v>
       </c>
       <c r="C172" t="s">
         <v>519</v>
       </c>
       <c r="D172" t="s">
         <v>563</v>
@@ -9370,51 +9370,51 @@
       <c r="J208"/>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
         <v>668</v>
       </c>
       <c r="B209" t="s">
         <v>691</v>
       </c>
       <c r="C209" t="s">
         <v>692</v>
       </c>
       <c r="D209" t="s">
         <v>698</v>
       </c>
       <c r="E209" t="s">
         <v>699</v>
       </c>
       <c r="F209" t="s">
         <v>703</v>
       </c>
       <c r="G209" t="s">
         <v>701</v>
       </c>
       <c r="H209" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="I209"/>
       <c r="J209"/>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
         <v>668</v>
       </c>
       <c r="B210" t="s">
         <v>691</v>
       </c>
       <c r="C210" t="s">
         <v>692</v>
       </c>
       <c r="D210" t="s">
         <v>704</v>
       </c>
       <c r="E210" t="s">
         <v>705</v>
       </c>
       <c r="F210" t="s">
         <v>706</v>
       </c>
       <c r="G210" t="s">
         <v>707</v>
@@ -9682,51 +9682,51 @@
       <c r="J219"/>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
         <v>668</v>
       </c>
       <c r="B220" t="s">
         <v>691</v>
       </c>
       <c r="C220" t="s">
         <v>743</v>
       </c>
       <c r="D220" t="s">
         <v>744</v>
       </c>
       <c r="E220" t="s">
         <v>745</v>
       </c>
       <c r="F220" t="s">
         <v>746</v>
       </c>
       <c r="G220" t="s">
         <v>747</v>
       </c>
       <c r="H220" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="I220"/>
       <c r="J220"/>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
         <v>668</v>
       </c>
       <c r="B221" t="s">
         <v>691</v>
       </c>
       <c r="C221" t="s">
         <v>743</v>
       </c>
       <c r="D221" t="s">
         <v>748</v>
       </c>
       <c r="E221" t="s">
         <v>749</v>
       </c>
       <c r="F221" t="s">
         <v>750</v>
       </c>
       <c r="G221" t="s">
         <v>751</v>
@@ -10498,51 +10498,51 @@
       <c r="J248"/>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" t="s">
         <v>668</v>
       </c>
       <c r="B249" t="s">
         <v>691</v>
       </c>
       <c r="C249" t="s">
         <v>743</v>
       </c>
       <c r="D249" t="s">
         <v>835</v>
       </c>
       <c r="E249" t="s">
         <v>836</v>
       </c>
       <c r="F249" t="s">
         <v>837</v>
       </c>
       <c r="G249" t="s">
         <v>838</v>
       </c>
       <c r="H249" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="I249"/>
       <c r="J249"/>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
         <v>668</v>
       </c>
       <c r="B250" t="s">
         <v>691</v>
       </c>
       <c r="C250" t="s">
         <v>743</v>
       </c>
       <c r="D250" t="s">
         <v>835</v>
       </c>
       <c r="E250" t="s">
         <v>836</v>
       </c>
       <c r="F250" t="s">
         <v>839</v>
       </c>
       <c r="G250" t="s">
         <v>840</v>
@@ -10582,51 +10582,51 @@
       <c r="J251"/>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" t="s">
         <v>668</v>
       </c>
       <c r="B252" t="s">
         <v>691</v>
       </c>
       <c r="C252" t="s">
         <v>743</v>
       </c>
       <c r="D252" t="s">
         <v>835</v>
       </c>
       <c r="E252" t="s">
         <v>836</v>
       </c>
       <c r="F252" t="s">
         <v>845</v>
       </c>
       <c r="G252" t="s">
         <v>846</v>
       </c>
       <c r="H252" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="I252"/>
       <c r="J252"/>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" t="s">
         <v>668</v>
       </c>
       <c r="B253" t="s">
         <v>691</v>
       </c>
       <c r="C253" t="s">
         <v>743</v>
       </c>
       <c r="D253" t="s">
         <v>835</v>
       </c>
       <c r="E253" t="s">
         <v>836</v>
       </c>
       <c r="F253" t="s">
         <v>847</v>
       </c>
       <c r="G253" t="s">
         <v>848</v>
@@ -11310,51 +11310,51 @@
       <c r="J277"/>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
         <v>668</v>
       </c>
       <c r="B278" t="s">
         <v>691</v>
       </c>
       <c r="C278" t="s">
         <v>743</v>
       </c>
       <c r="D278" t="s">
         <v>941</v>
       </c>
       <c r="E278" t="s">
         <v>942</v>
       </c>
       <c r="F278" t="s">
         <v>943</v>
       </c>
       <c r="G278" t="s">
         <v>944</v>
       </c>
       <c r="H278" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="I278"/>
       <c r="J278"/>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" t="s">
         <v>668</v>
       </c>
       <c r="B279" t="s">
         <v>691</v>
       </c>
       <c r="C279" t="s">
         <v>743</v>
       </c>
       <c r="D279" t="s">
         <v>941</v>
       </c>
       <c r="E279" t="s">
         <v>945</v>
       </c>
       <c r="F279" t="s">
         <v>946</v>
       </c>
       <c r="G279" t="s">
         <v>947</v>