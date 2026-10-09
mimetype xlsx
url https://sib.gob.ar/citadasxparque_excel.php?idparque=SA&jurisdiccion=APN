--- v0 (2026-06-13)
+++ v1 (2026-10-09)
@@ -3509,50 +3509,80 @@
   <si>
     <t>Trogonidae</t>
   </si>
   <si>
     <t>Trogon chrysochloros</t>
   </si>
   <si>
     <t>Trogon</t>
   </si>
   <si>
     <t>chrysochloros</t>
   </si>
   <si>
     <t>Trogon surrucura</t>
   </si>
   <si>
     <t>surrucura</t>
   </si>
   <si>
     <t>Trogon surrucura subsp. surrucura</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Mazama nana</t>
+  </si>
+  <si>
+    <t>Mazama</t>
+  </si>
+  <si>
+    <t>nana</t>
+  </si>
+  <si>
+    <t>Mazama rufa</t>
+  </si>
+  <si>
+    <t>Tayassuidae</t>
+  </si>
+  <si>
+    <t>Dicotyles tajacu</t>
+  </si>
+  <si>
+    <t>Dicotyles</t>
+  </si>
+  <si>
+    <t>tajacu</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Cerdocyon thous</t>
   </si>
   <si>
     <t>Cerdocyon</t>
   </si>
   <si>
     <t>thous</t>
   </si>
   <si>
     <t>Cerdocyon thous subsp. entrerianus</t>
   </si>
   <si>
     <t>entrerianus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Herpailurus yagouaroundi</t>
@@ -3653,80 +3683,50 @@
   <si>
     <t>nasua</t>
   </si>
   <si>
     <t>Nasua nasua subsp. solitaria</t>
   </si>
   <si>
     <t>solitaria</t>
   </si>
   <si>
     <t>Procyon cancrivorus</t>
   </si>
   <si>
     <t>Procyon</t>
   </si>
   <si>
     <t>cancrivorus</t>
   </si>
   <si>
     <t>Procyon cancrivorus subsp. nigripes</t>
   </si>
   <si>
     <t>nigripes</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...28 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Phyllostomidae</t>
   </si>
   <si>
     <t>Artibeus lituratus</t>
   </si>
   <si>
     <t>Artibeus</t>
   </si>
   <si>
     <t>lituratus</t>
   </si>
   <si>
     <t>Carollia perspicillata</t>
   </si>
   <si>
     <t>Carollia</t>
   </si>
   <si>
     <t>perspicillata</t>
   </si>
   <si>
     <t>Carollia perspicillata subsp. perspicillata</t>
@@ -3812,69 +3812,69 @@
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
     <t>Chironectes minimus</t>
   </si>
   <si>
     <t>Chironectes</t>
   </si>
   <si>
     <t>minimus</t>
   </si>
   <si>
     <t>Cryptonanus chacoensis</t>
   </si>
   <si>
     <t>Cryptonanus</t>
   </si>
   <si>
     <t>chacoensis</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis aurita</t>
   </si>
   <si>
     <t>Didelphis</t>
   </si>
   <si>
-    <t>albiventris</t>
-[...4 lines deleted...]
-  <si>
     <t>aurita</t>
   </si>
   <si>
     <t>Didelphis marsupialis</t>
   </si>
   <si>
     <t>marsupialis</t>
+  </si>
+  <si>
+    <t>Didelphis poecilotis</t>
+  </si>
+  <si>
+    <t>poecilotis</t>
   </si>
   <si>
     <t>Monodelphis dimidiata</t>
   </si>
   <si>
     <t>Monodelphis</t>
   </si>
   <si>
     <t>dimidiata</t>
   </si>
   <si>
     <t>Philander quica</t>
   </si>
   <si>
     <t>Philander</t>
   </si>
   <si>
     <t>quica</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
@@ -19127,602 +19127,602 @@
       <c r="J452"/>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
         <v>9</v>
       </c>
       <c r="B453" t="s">
         <v>222</v>
       </c>
       <c r="C453" t="s">
         <v>1164</v>
       </c>
       <c r="D453" t="s">
         <v>1165</v>
       </c>
       <c r="E453" t="s">
         <v>1166</v>
       </c>
       <c r="F453" t="s">
         <v>1170</v>
       </c>
       <c r="G453" t="s">
         <v>1168</v>
       </c>
       <c r="H453" t="s">
-        <v>1169</v>
+        <v>654</v>
       </c>
       <c r="I453"/>
-      <c r="J453" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J453"/>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
         <v>9</v>
       </c>
       <c r="B454" t="s">
         <v>222</v>
       </c>
       <c r="C454" t="s">
         <v>1164</v>
       </c>
       <c r="D454" t="s">
         <v>1165</v>
       </c>
       <c r="E454" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F454" t="s">
         <v>1172</v>
       </c>
-      <c r="F454" t="s">
+      <c r="G454" t="s">
         <v>1173</v>
       </c>
-      <c r="G454" t="s">
+      <c r="H454" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
       <c r="I454"/>
       <c r="J454"/>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
         <v>9</v>
       </c>
       <c r="B455" t="s">
         <v>222</v>
       </c>
       <c r="C455" t="s">
         <v>1164</v>
       </c>
       <c r="D455" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E455" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="F455" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="G455" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="H455" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="I455"/>
-      <c r="J455" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J455"/>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
         <v>9</v>
       </c>
       <c r="B456" t="s">
         <v>222</v>
       </c>
       <c r="C456" t="s">
         <v>1164</v>
       </c>
       <c r="D456" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E456" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="F456" t="s">
+        <v>1180</v>
+      </c>
+      <c r="G456" t="s">
         <v>1178</v>
       </c>
-      <c r="G456" t="s">
+      <c r="H456" t="s">
         <v>1179</v>
       </c>
-      <c r="H456" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I456"/>
-      <c r="J456"/>
+      <c r="J456" t="s">
+        <v>1181</v>
+      </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
         <v>9</v>
       </c>
       <c r="B457" t="s">
         <v>222</v>
       </c>
       <c r="C457" t="s">
         <v>1164</v>
       </c>
       <c r="D457" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E457" t="s">
-        <v>1172</v>
+        <v>1182</v>
       </c>
       <c r="F457" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="G457" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
       <c r="H457" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="I457"/>
       <c r="J457"/>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
         <v>9</v>
       </c>
       <c r="B458" t="s">
         <v>222</v>
       </c>
       <c r="C458" t="s">
         <v>1164</v>
       </c>
       <c r="D458" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E458" t="s">
-        <v>1172</v>
+        <v>1182</v>
       </c>
       <c r="F458" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="G458" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
       <c r="H458" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="I458"/>
       <c r="J458" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
         <v>9</v>
       </c>
       <c r="B459" t="s">
         <v>222</v>
       </c>
       <c r="C459" t="s">
         <v>1164</v>
       </c>
       <c r="D459" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E459" t="s">
-        <v>1172</v>
+        <v>1182</v>
       </c>
       <c r="F459" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="G459" t="s">
-        <v>1179</v>
+        <v>1189</v>
       </c>
       <c r="H459" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="I459"/>
       <c r="J459"/>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
         <v>9</v>
       </c>
       <c r="B460" t="s">
         <v>222</v>
       </c>
       <c r="C460" t="s">
         <v>1164</v>
       </c>
       <c r="D460" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E460" t="s">
-        <v>1172</v>
+        <v>1182</v>
       </c>
       <c r="F460" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="G460" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="H460" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="I460"/>
       <c r="J460"/>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
         <v>9</v>
       </c>
       <c r="B461" t="s">
         <v>222</v>
       </c>
       <c r="C461" t="s">
         <v>1164</v>
       </c>
       <c r="D461" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E461" t="s">
-        <v>1172</v>
+        <v>1182</v>
       </c>
       <c r="F461" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="G461" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="H461" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="I461"/>
       <c r="J461" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
         <v>9</v>
       </c>
       <c r="B462" t="s">
         <v>222</v>
       </c>
       <c r="C462" t="s">
         <v>1164</v>
       </c>
       <c r="D462" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E462" t="s">
-        <v>1192</v>
+        <v>1182</v>
       </c>
       <c r="F462" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="G462" t="s">
-        <v>1194</v>
+        <v>1189</v>
       </c>
       <c r="H462" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="I462"/>
       <c r="J462"/>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
         <v>9</v>
       </c>
       <c r="B463" t="s">
         <v>222</v>
       </c>
       <c r="C463" t="s">
         <v>1164</v>
       </c>
       <c r="D463" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E463" t="s">
-        <v>1192</v>
+        <v>1182</v>
       </c>
       <c r="F463" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="G463" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="H463" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="I463"/>
-      <c r="J463" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J463"/>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
         <v>9</v>
       </c>
       <c r="B464" t="s">
         <v>222</v>
       </c>
       <c r="C464" t="s">
         <v>1164</v>
       </c>
       <c r="D464" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E464" t="s">
-        <v>1192</v>
+        <v>1182</v>
       </c>
       <c r="F464" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="G464" t="s">
         <v>1198</v>
       </c>
       <c r="H464" t="s">
         <v>1199</v>
       </c>
       <c r="I464"/>
-      <c r="J464"/>
+      <c r="J464" t="s">
+        <v>1201</v>
+      </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
         <v>9</v>
       </c>
       <c r="B465" t="s">
         <v>222</v>
       </c>
       <c r="C465" t="s">
         <v>1164</v>
       </c>
       <c r="D465" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E465" t="s">
-        <v>1192</v>
+        <v>1202</v>
       </c>
       <c r="F465" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="G465" t="s">
-        <v>1198</v>
+        <v>1204</v>
       </c>
       <c r="H465" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="I465"/>
-      <c r="J465" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J465"/>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
         <v>9</v>
       </c>
       <c r="B466" t="s">
         <v>222</v>
       </c>
       <c r="C466" t="s">
         <v>1164</v>
       </c>
       <c r="D466" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E466" t="s">
         <v>1202</v>
       </c>
       <c r="F466" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="G466" t="s">
         <v>1204</v>
       </c>
       <c r="H466" t="s">
         <v>1205</v>
       </c>
       <c r="I466"/>
-      <c r="J466"/>
+      <c r="J466" t="s">
+        <v>1205</v>
+      </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
         <v>9</v>
       </c>
       <c r="B467" t="s">
         <v>222</v>
       </c>
       <c r="C467" t="s">
         <v>1164</v>
       </c>
       <c r="D467" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E467" t="s">
         <v>1202</v>
       </c>
       <c r="F467" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="G467" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="H467" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="I467"/>
-      <c r="J467" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J467"/>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
         <v>9</v>
       </c>
       <c r="B468" t="s">
         <v>222</v>
       </c>
       <c r="C468" t="s">
         <v>1164</v>
       </c>
       <c r="D468" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E468" t="s">
         <v>1202</v>
       </c>
       <c r="F468" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G468" t="s">
         <v>1208</v>
       </c>
-      <c r="G468" t="s">
+      <c r="H468" t="s">
         <v>1209</v>
       </c>
-      <c r="H468" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I468"/>
-      <c r="J468"/>
+      <c r="J468" t="s">
+        <v>1211</v>
+      </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
         <v>9</v>
       </c>
       <c r="B469" t="s">
         <v>222</v>
       </c>
       <c r="C469" t="s">
         <v>1164</v>
       </c>
       <c r="D469" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="E469" t="s">
-        <v>1202</v>
+        <v>1212</v>
       </c>
       <c r="F469" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="G469" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="H469" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="I469"/>
-      <c r="J469" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J469"/>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
         <v>9</v>
       </c>
       <c r="B470" t="s">
         <v>222</v>
       </c>
       <c r="C470" t="s">
         <v>1164</v>
       </c>
       <c r="D470" t="s">
-        <v>1213</v>
+        <v>1175</v>
       </c>
       <c r="E470" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G470" t="s">
         <v>1214</v>
       </c>
-      <c r="F470" t="s">
+      <c r="H470" t="s">
         <v>1215</v>
       </c>
-      <c r="G470" t="s">
-[...2 lines deleted...]
-      <c r="H470" t="s">
+      <c r="I470"/>
+      <c r="J470" t="s">
         <v>1217</v>
       </c>
-      <c r="I470"/>
-      <c r="J470"/>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
         <v>9</v>
       </c>
       <c r="B471" t="s">
         <v>222</v>
       </c>
       <c r="C471" t="s">
         <v>1164</v>
       </c>
       <c r="D471" t="s">
-        <v>1213</v>
+        <v>1175</v>
       </c>
       <c r="E471" t="s">
-        <v>1214</v>
+        <v>1212</v>
       </c>
       <c r="F471" t="s">
         <v>1218</v>
       </c>
       <c r="G471" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="H471" t="s">
-        <v>654</v>
+        <v>1220</v>
       </c>
       <c r="I471"/>
       <c r="J471"/>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
         <v>9</v>
       </c>
       <c r="B472" t="s">
         <v>222</v>
       </c>
       <c r="C472" t="s">
         <v>1164</v>
       </c>
       <c r="D472" t="s">
-        <v>1213</v>
+        <v>1175</v>
       </c>
       <c r="E472" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F472" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G472" t="s">
         <v>1219</v>
       </c>
-      <c r="F472" t="s">
+      <c r="H472" t="s">
         <v>1220</v>
       </c>
-      <c r="G472" t="s">
-[...2 lines deleted...]
-      <c r="H472" t="s">
+      <c r="I472"/>
+      <c r="J472" t="s">
         <v>1222</v>
       </c>
-      <c r="I472"/>
-      <c r="J472"/>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
         <v>9</v>
       </c>
       <c r="B473" t="s">
         <v>222</v>
       </c>
       <c r="C473" t="s">
         <v>1164</v>
       </c>
       <c r="D473" t="s">
         <v>1223</v>
       </c>
       <c r="E473" t="s">
         <v>1224</v>
       </c>
       <c r="F473" t="s">
         <v>1225</v>
       </c>
       <c r="G473" t="s">
         <v>1226</v>
       </c>
       <c r="H473" t="s">
         <v>1227</v>
@@ -20637,51 +20637,51 @@
       <c r="J505"/>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" t="s">
         <v>9</v>
       </c>
       <c r="B506" t="s">
         <v>222</v>
       </c>
       <c r="C506" t="s">
         <v>1164</v>
       </c>
       <c r="D506" t="s">
         <v>1306</v>
       </c>
       <c r="E506" t="s">
         <v>1313</v>
       </c>
       <c r="F506" t="s">
         <v>1328</v>
       </c>
       <c r="G506" t="s">
         <v>1327</v>
       </c>
       <c r="H506" t="s">
-        <v>1212</v>
+        <v>1222</v>
       </c>
       <c r="I506"/>
       <c r="J506"/>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" t="s">
         <v>9</v>
       </c>
       <c r="B507" t="s">
         <v>222</v>
       </c>
       <c r="C507" t="s">
         <v>1164</v>
       </c>
       <c r="D507" t="s">
         <v>1306</v>
       </c>
       <c r="E507" t="s">
         <v>1313</v>
       </c>
       <c r="F507" t="s">
         <v>1329</v>
       </c>
       <c r="G507" t="s">
         <v>1330</v>