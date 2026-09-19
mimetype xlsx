--- v0 (2026-05-02)
+++ v1 (2026-09-19)
@@ -947,51 +947,51 @@
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>Megascops</t>
   </si>
   <si>
     <t>choliba</t>
   </si>
   <si>
     <t>Tytonidae</t>
   </si>
   <si>
     <t>Tyto furcata</t>
   </si>
   <si>
     <t>Tyto</t>
   </si>
   <si>
     <t>furcata</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
+    <t>ARTIODACTYLA</t>
   </si>
   <si>
     <t>Tayassuidae</t>
   </si>
   <si>
     <t>Dicotyles tajacu</t>
   </si>
   <si>
     <t>Dicotyles</t>
   </si>
   <si>
     <t>tajacu</t>
   </si>
   <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Phyllostomidae</t>
   </si>
   <si>
     <t>Artibeus planirostris</t>
   </si>
   <si>
     <t>Artibeus</t>
   </si>