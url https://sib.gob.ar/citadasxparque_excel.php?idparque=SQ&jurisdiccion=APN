--- v0 (2026-07-08)
+++ v1 (2026-09-17)
@@ -2450,54 +2450,54 @@
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio flammeus</t>
   </si>
   <si>
     <t>Asio</t>
   </si>
   <si>
     <t>flammeus</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
     <t>Athene</t>
   </si>
   <si>
     <t>Bubo magellanicus</t>
   </si>
   <si>
     <t>Bubo</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
-[...2 lines deleted...]
-    <t>virginianus</t>
+    <t>Bubo nacurutu</t>
+  </si>
+  <si>
+    <t>nacurutu</t>
   </si>
   <si>
     <t>Glaucidium brasilianum</t>
   </si>
   <si>
     <t>Glaucidium</t>
   </si>
   <si>
     <t>brasilianum</t>
   </si>
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>Megascops</t>
   </si>
   <si>
     <t>choliba</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Phalacrocoracidae</t>
   </si>
@@ -2783,57 +2783,57 @@
   <si>
     <t>Tolypeutes matacus</t>
   </si>
   <si>
     <t>Tolypeutes</t>
   </si>
   <si>
     <t>matacus</t>
   </si>
   <si>
     <t>Zaedyus pichiy</t>
   </si>
   <si>
     <t>Zaedyus</t>
   </si>
   <si>
     <t>pichiy</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Didelphis</t>
   </si>
   <si>
-    <t>albiventris</t>
+    <t>poecilotis</t>
   </si>
   <si>
     <t>Thylamys bruchi</t>
   </si>
   <si>
     <t>Thylamys</t>
   </si>
   <si>
     <t>Thylamys sponsorius</t>
   </si>
   <si>
     <t>sponsorius</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>Lepus</t>
   </si>