--- v0 (2026-06-16)
+++ v1 (2026-10-08)
@@ -1520,50 +1520,89 @@
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>Phalacrocorax</t>
   </si>
   <si>
     <t>brasilianus</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Eudromia elegans</t>
   </si>
   <si>
     <t>Eudromia</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Bos</t>
+  </si>
+  <si>
+    <t>taurus</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Lama</t>
+  </si>
+  <si>
+    <t>guanicoe</t>
+  </si>
+  <si>
+    <t>Tayassuidae</t>
+  </si>
+  <si>
+    <t>Dicotyles tajacu</t>
+  </si>
+  <si>
+    <t>Dicotyles</t>
+  </si>
+  <si>
+    <t>tajacu</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Herpailurus yagouaroundi</t>
   </si>
   <si>
     <t>Herpailurus</t>
   </si>
   <si>
     <t>yagouaroundi</t>
@@ -1595,89 +1634,50 @@
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Conepatus</t>
   </si>
   <si>
     <t>chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...37 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Tadarida</t>
   </si>
   <si>
     <t>brasiliensis</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Aeorestes villosissimus</t>
   </si>
   <si>
     <t>Aeorestes</t>
   </si>
   <si>
     <t>villosissimus</t>
@@ -1757,57 +1757,57 @@
   <si>
     <t>Tolypeutes matacus</t>
   </si>
   <si>
     <t>Tolypeutes</t>
   </si>
   <si>
     <t>matacus</t>
   </si>
   <si>
     <t>Zaedyus pichiy</t>
   </si>
   <si>
     <t>Zaedyus</t>
   </si>
   <si>
     <t>pichiy</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Didelphis</t>
   </si>
   <si>
-    <t>albiventris</t>
+    <t>poecilotis</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>Lepus</t>
   </si>
   <si>
     <t>europaeus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
   <si>
     <t>Equus asinus</t>
   </si>
@@ -8209,244 +8209,244 @@
         <v>508</v>
       </c>
       <c r="G162" t="s">
         <v>509</v>
       </c>
       <c r="H162" t="s">
         <v>510</v>
       </c>
       <c r="I162"/>
       <c r="J162"/>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>67</v>
       </c>
       <c r="C163" t="s">
         <v>501</v>
       </c>
       <c r="D163" t="s">
         <v>502</v>
       </c>
       <c r="E163" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F163" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G163" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="H163" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="I163"/>
       <c r="J163"/>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>67</v>
       </c>
       <c r="C164" t="s">
         <v>501</v>
       </c>
       <c r="D164" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="E164" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="F164" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="G164" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H164" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="I164"/>
       <c r="J164"/>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>67</v>
       </c>
       <c r="C165" t="s">
         <v>501</v>
       </c>
       <c r="D165" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="E165" t="s">
-        <v>507</v>
+        <v>520</v>
       </c>
       <c r="F165" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="G165" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="H165" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="I165"/>
       <c r="J165"/>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>67</v>
       </c>
       <c r="C166" t="s">
         <v>501</v>
       </c>
       <c r="D166" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="E166" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F166" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="G166" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="H166" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="I166"/>
       <c r="J166"/>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>67</v>
       </c>
       <c r="C167" t="s">
         <v>501</v>
       </c>
       <c r="D167" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="E167" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="F167" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G167" t="s">
         <v>525</v>
       </c>
       <c r="H167" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="I167"/>
       <c r="J167"/>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>67</v>
       </c>
       <c r="C168" t="s">
         <v>501</v>
       </c>
       <c r="D168" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="E168" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="F168" t="s">
         <v>529</v>
       </c>
       <c r="G168" t="s">
         <v>530</v>
       </c>
       <c r="H168" t="s">
         <v>531</v>
       </c>
       <c r="I168"/>
       <c r="J168"/>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>67</v>
       </c>
       <c r="C169" t="s">
         <v>501</v>
       </c>
       <c r="D169" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="E169" t="s">
         <v>532</v>
       </c>
       <c r="F169" t="s">
         <v>533</v>
       </c>
       <c r="G169" t="s">
         <v>534</v>
       </c>
       <c r="H169" t="s">
         <v>535</v>
       </c>
       <c r="I169"/>
       <c r="J169"/>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>67</v>
       </c>
       <c r="C170" t="s">
         <v>501</v>
       </c>
       <c r="D170" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="E170" t="s">
         <v>536</v>
       </c>
       <c r="F170" t="s">
         <v>537</v>
       </c>
       <c r="G170" t="s">
         <v>538</v>
       </c>
       <c r="H170" t="s">
         <v>539</v>
       </c>
       <c r="I170"/>
       <c r="J170"/>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>67</v>
       </c>
       <c r="C171" t="s">
         <v>501</v>