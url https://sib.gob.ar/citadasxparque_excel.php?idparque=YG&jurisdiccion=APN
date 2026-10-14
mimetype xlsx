--- v0 (2026-07-07)
+++ v1 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Genero</t>
   </si>
   <si>
     <t>Variedad</t>
   </si>
   <si>
@@ -785,192 +785,195 @@
   <si>
     <t>Spheniscus</t>
   </si>
   <si>
     <t>CHONDRICHTHYES</t>
   </si>
   <si>
     <t>LAMNIFORMES</t>
   </si>
   <si>
     <t>Lamnidae</t>
   </si>
   <si>
     <t>Lamna nasus</t>
   </si>
   <si>
     <t>Lamna</t>
   </si>
   <si>
     <t>nasus</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Balaenopteridae</t>
+  </si>
+  <si>
+    <t>Balaenoptera borealis</t>
+  </si>
+  <si>
+    <t>Balaenoptera</t>
+  </si>
+  <si>
+    <t>borealis</t>
+  </si>
+  <si>
+    <t>Balaenoptera physalus</t>
+  </si>
+  <si>
+    <t>physalus</t>
+  </si>
+  <si>
+    <t>Megaptera novaeangliae</t>
+  </si>
+  <si>
+    <t>Megaptera</t>
+  </si>
+  <si>
+    <t>novaeangliae</t>
+  </si>
+  <si>
+    <t>Delphinidae</t>
+  </si>
+  <si>
+    <t>Aethalodelphis obscurus</t>
+  </si>
+  <si>
+    <t>Aethalodelphis</t>
+  </si>
+  <si>
+    <t>obscurus</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus australis</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus cruciger</t>
+  </si>
+  <si>
+    <t>cruciger</t>
+  </si>
+  <si>
+    <t>Globicephala melas</t>
+  </si>
+  <si>
+    <t>Globicephala</t>
+  </si>
+  <si>
+    <t>melas</t>
+  </si>
+  <si>
+    <t>Orcinus orca</t>
+  </si>
+  <si>
+    <t>Orcinus</t>
+  </si>
+  <si>
+    <t>orca</t>
+  </si>
+  <si>
+    <t>Phocoenidae</t>
+  </si>
+  <si>
+    <t>Phocoena dioptrica</t>
+  </si>
+  <si>
+    <t>Phocoena</t>
+  </si>
+  <si>
+    <t>dioptrica</t>
+  </si>
+  <si>
+    <t>Physeteridae</t>
+  </si>
+  <si>
+    <t>Physeter macrocephalus</t>
+  </si>
+  <si>
+    <t>Physeter</t>
+  </si>
+  <si>
+    <t>macrocephalus</t>
+  </si>
+  <si>
+    <t>Ziphiidae</t>
+  </si>
+  <si>
+    <t>Hyperoodon planifrons</t>
+  </si>
+  <si>
+    <t>Hyperoodon</t>
+  </si>
+  <si>
+    <t>planifrons</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Otariidae</t>
   </si>
   <si>
     <t>Arctocephalus australis</t>
   </si>
   <si>
     <t>Arctocephalus</t>
   </si>
   <si>
     <t>Arctocephalus gazella</t>
   </si>
   <si>
     <t>gazella</t>
   </si>
   <si>
     <t>Otaria flavescens</t>
   </si>
   <si>
     <t>Otaria</t>
   </si>
   <si>
     <t>flavescens</t>
   </si>
   <si>
     <t>Phocidae</t>
   </si>
   <si>
     <t>Mirounga leonina</t>
   </si>
   <si>
     <t>Mirounga</t>
   </si>
   <si>
     <t>leonina</t>
-  </si>
-[...103 lines deleted...]
-    <t>planifrons</t>
   </si>
   <si>
     <t>CNIDARIA</t>
   </si>
   <si>
     <t>HYDROZOA</t>
   </si>
   <si>
     <t>ANTHOATHECATA</t>
   </si>
   <si>
     <t>Stylasteridae</t>
   </si>
   <si>
     <t>Conopora verrucosa</t>
   </si>
   <si>
     <t>Conopora</t>
   </si>
   <si>
     <t>verrucosa</t>
   </si>
   <si>
     <t>Crypthelia formosa</t>
   </si>
@@ -3309,720 +3312,720 @@
       <c r="J66"/>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>143</v>
       </c>
       <c r="C67" t="s">
         <v>256</v>
       </c>
       <c r="D67" t="s">
         <v>257</v>
       </c>
       <c r="E67" t="s">
         <v>258</v>
       </c>
       <c r="F67" t="s">
         <v>259</v>
       </c>
       <c r="G67" t="s">
         <v>260</v>
       </c>
       <c r="H67" t="s">
-        <v>154</v>
+        <v>261</v>
       </c>
       <c r="I67"/>
       <c r="J67"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>143</v>
       </c>
       <c r="C68" t="s">
         <v>256</v>
       </c>
       <c r="D68" t="s">
         <v>257</v>
       </c>
       <c r="E68" t="s">
         <v>258</v>
       </c>
       <c r="F68" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G68" t="s">
         <v>260</v>
       </c>
       <c r="H68" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="I68"/>
       <c r="J68"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>143</v>
       </c>
       <c r="C69" t="s">
         <v>256</v>
       </c>
       <c r="D69" t="s">
         <v>257</v>
       </c>
       <c r="E69" t="s">
         <v>258</v>
       </c>
       <c r="F69" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G69" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H69" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="I69"/>
       <c r="J69"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>143</v>
       </c>
       <c r="C70" t="s">
         <v>256</v>
       </c>
       <c r="D70" t="s">
         <v>257</v>
       </c>
       <c r="E70" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F70" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G70" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H70" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I70"/>
       <c r="J70"/>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>143</v>
       </c>
       <c r="C71" t="s">
         <v>256</v>
       </c>
       <c r="D71" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="E71" t="s">
+        <v>267</v>
+      </c>
+      <c r="F71" t="s">
         <v>271</v>
       </c>
-      <c r="F71" t="s">
+      <c r="G71" t="s">
         <v>272</v>
       </c>
-      <c r="G71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>274</v>
+        <v>154</v>
       </c>
       <c r="I71"/>
       <c r="J71"/>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>143</v>
       </c>
       <c r="C72" t="s">
         <v>256</v>
       </c>
       <c r="D72" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="E72" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F72" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="G72" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="H72" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="I72"/>
       <c r="J72"/>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>143</v>
       </c>
       <c r="C73" t="s">
         <v>256</v>
       </c>
       <c r="D73" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="E73" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F73" t="s">
+        <v>275</v>
+      </c>
+      <c r="G73" t="s">
+        <v>276</v>
+      </c>
+      <c r="H73" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="I73"/>
       <c r="J73"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>143</v>
       </c>
       <c r="C74" t="s">
         <v>256</v>
       </c>
       <c r="D74" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="E74" t="s">
+        <v>267</v>
+      </c>
+      <c r="F74" t="s">
+        <v>278</v>
+      </c>
+      <c r="G74" t="s">
+        <v>279</v>
+      </c>
+      <c r="H74" t="s">
         <v>280</v>
-      </c>
-[...7 lines deleted...]
-        <v>283</v>
       </c>
       <c r="I74"/>
       <c r="J74"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>143</v>
       </c>
       <c r="C75" t="s">
         <v>256</v>
       </c>
       <c r="D75" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="E75" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F75" t="s">
+        <v>282</v>
+      </c>
+      <c r="G75" t="s">
+        <v>283</v>
+      </c>
+      <c r="H75" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
       <c r="I75"/>
       <c r="J75"/>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>143</v>
       </c>
       <c r="C76" t="s">
         <v>256</v>
       </c>
       <c r="D76" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="E76" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="F76" t="s">
+        <v>286</v>
+      </c>
+      <c r="G76" t="s">
         <v>287</v>
       </c>
-      <c r="G76" t="s">
+      <c r="H76" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="I76"/>
       <c r="J76"/>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>143</v>
       </c>
       <c r="C77" t="s">
         <v>256</v>
       </c>
       <c r="D77" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="E77" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="F77" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G77" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="H77" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="I77"/>
       <c r="J77"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>143</v>
       </c>
       <c r="C78" t="s">
         <v>256</v>
       </c>
       <c r="D78" t="s">
-        <v>270</v>
+        <v>293</v>
       </c>
       <c r="E78" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="F78" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="G78" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="H78" t="s">
-        <v>292</v>
+        <v>154</v>
       </c>
       <c r="I78"/>
       <c r="J78"/>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>143</v>
       </c>
       <c r="C79" t="s">
         <v>256</v>
       </c>
       <c r="D79" t="s">
-        <v>270</v>
+        <v>293</v>
       </c>
       <c r="E79" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F79" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="G79" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H79" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="I79"/>
       <c r="J79"/>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>143</v>
       </c>
       <c r="C80" t="s">
         <v>256</v>
       </c>
       <c r="D80" t="s">
-        <v>270</v>
+        <v>293</v>
       </c>
       <c r="E80" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="F80" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G80" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H80" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="I80"/>
       <c r="J80"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>143</v>
       </c>
       <c r="C81" t="s">
         <v>256</v>
       </c>
       <c r="D81" t="s">
-        <v>270</v>
+        <v>293</v>
       </c>
       <c r="E81" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F81" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G81" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H81" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="I81"/>
       <c r="J81"/>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C82" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D82" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E82" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F82" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G82" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H82" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="I82"/>
       <c r="J82"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C83" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D83" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E83" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F83" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="G83" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H83" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="I83"/>
       <c r="J83"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C84" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D84" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E84" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F84" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="G84" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H84" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="I84"/>
       <c r="J84"/>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C85" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D85" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E85" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F85" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G85" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H85" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="I85"/>
       <c r="J85"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C86" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D86" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E86" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F86" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G86" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H86" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I86"/>
       <c r="J86"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C87" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D87" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E87" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F87" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="G87" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H87" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="I87"/>
       <c r="J87"/>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C88" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D88" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E88" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F88" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G88" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H88" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="I88"/>
       <c r="J88"/>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C89" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D89" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E89" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F89" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G89" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H89" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="I89"/>
       <c r="J89"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C90" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D90" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E90" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F90" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G90" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H90" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I90"/>
       <c r="J90"/>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C91" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D91" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E91" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F91" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G91" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H91" t="s">
         <v>227</v>
       </c>
       <c r="I91"/>
       <c r="J91"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">