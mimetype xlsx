--- v0 (2026-05-13)
+++ v1 (2026-07-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Autores</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Acosta, A.; Cabido, M.; Diaz, S. y M. Menghi</t>
   </si>
   <si>
     <t>Local and regional varability in granitic grassland in the mountains of central Argentina. Ber. Geobot. Inst. ETH, stiftung R#bel,                 55: 39-50</t>
   </si>
   <si>
     <t>Agüera, M.M</t>
   </si>
   <si>
     <t>Estudio descriptivo y notas ecológicas del lagarto de cobre (Cupriguanus achalensis, Iguanidae). Tesis Doctoral. F.C.E.F.y N. U.N.C. 54pp.</t>
   </si>
   <si>
     <t>Altamirano, R.</t>
   </si>
   <si>
@@ -345,50 +345,56 @@
     <t>Hábitos alimentarios del Zorro Colorado (Pseudalopex culpaeus smithersi) en áreas con diferente uso ganadero de Pampa de Achala (Sierras Grandes de Córdoba). 49pp</t>
   </si>
   <si>
     <t>López, H.</t>
   </si>
   <si>
     <t>Monitoreo del Bagre Serrano (Trichomycterus corduvense) en el Parque Nacional Quebrada del Condorito y en su área de amortiguamiento, la Reserva Hídrica Provincial de Achala.Primer Seminario. Instituto para la Administración de Áreas Protegidas Dr. Claes Olrog. 24pp</t>
   </si>
   <si>
     <t>Informe Técnico. Identificación de especie de garrapata presente en el Parque Nacional Quebrada del Condorito.1pp</t>
   </si>
   <si>
     <t>Lopez, H.</t>
   </si>
   <si>
     <t>Avistaje directo de puma (Puma concolor)</t>
   </si>
   <si>
     <t>Mahnert, V.; Di Iorio, O.; Turienzo, P. &amp; A. Porta</t>
   </si>
   <si>
     <t>Pseudoscorpions (Arachnida) from Argentina. New records of distributions and habitats, corrections and an identification key.  Zootaxa, 2881: 1-30.</t>
   </si>
   <si>
     <t>Marfetán, J.A.</t>
+  </si>
+  <si>
+    <t>Marquez, Cortinovis, Marasas y Merlo</t>
+  </si>
+  <si>
+    <t>Confirmación de presencia de lagarto overo (Salvator merianae) en el Parque Nacional Quebrada del Condorito y registro de especie en Reserva Hídrica Natural Los Gigantes (NO-2026-66053633-APN-DRC#APNAC)</t>
   </si>
   <si>
     <t>Martinez, O.; Vallejo, N.; Pietrobon, M.; Sandoval, S.; Serrano, G.</t>
   </si>
   <si>
     <t>Informe Técnico. Listado de especies de fauna avistadas durante el período invernal 2004.</t>
   </si>
   <si>
     <t>Martinez, O. y Sandobal V.</t>
   </si>
   <si>
     <t>Fichas de avistajes de puma. 2 pp.</t>
   </si>
   <si>
     <t>Martinez, O.</t>
   </si>
   <si>
     <t>Avistaje de Waglerophis merremii en el PN Quebrada del Condorito. 1pp</t>
   </si>
   <si>
     <t>Avistaje de araña lobo (Lycosa sp.) en el PN Quebrada del Condorito. 1pp.</t>
   </si>
   <si>
     <t>Planilla de medición de huellas y trancos para puma. 3 pp.</t>
   </si>
@@ -979,51 +985,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C113"/>
+  <dimension ref="A1:C114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2">
         <v>1989</v>
       </c>
@@ -1674,604 +1680,615 @@
         <v>108</v>
       </c>
       <c r="B61">
         <v>2011</v>
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>110</v>
       </c>
       <c r="B62">
         <v>2016</v>
       </c>
       <c r="C62" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>111</v>
       </c>
       <c r="B63">
-        <v>2004</v>
+        <v>2026</v>
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>113</v>
       </c>
       <c r="B64">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>115</v>
       </c>
       <c r="B65">
         <v>2005</v>
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B66">
         <v>2005</v>
       </c>
       <c r="C66" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B67">
         <v>2005</v>
       </c>
       <c r="C67" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B68">
         <v>2005</v>
       </c>
       <c r="C68" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B69">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="C69" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B70">
-        <v>2022</v>
+        <v>2006</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>123</v>
       </c>
       <c r="B71">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>125</v>
       </c>
       <c r="B72">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>127</v>
       </c>
       <c r="B73">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C73" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>129</v>
       </c>
       <c r="B74">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2001</v>
+      </c>
+      <c r="C74" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B75">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>2013</v>
+      </c>
+      <c r="C75" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>132</v>
       </c>
       <c r="B76">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>134</v>
       </c>
       <c r="B77">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>136</v>
       </c>
       <c r="B78">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="C78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>138</v>
       </c>
       <c r="B79">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="C79" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>140</v>
       </c>
       <c r="B80">
-        <v>1914</v>
+        <v>1997</v>
       </c>
       <c r="C80" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>142</v>
       </c>
       <c r="B81">
-        <v>1993</v>
+        <v>1914</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>144</v>
       </c>
       <c r="B82">
-        <v>2022</v>
+        <v>1993</v>
       </c>
       <c r="C82" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>146</v>
       </c>
       <c r="B83">
-        <v>2003</v>
+        <v>2022</v>
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>148</v>
       </c>
       <c r="B84">
         <v>2003</v>
       </c>
       <c r="C84" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>150</v>
       </c>
       <c r="B85">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="C85" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B86">
         <v>2004</v>
       </c>
       <c r="C86" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B87">
         <v>2004</v>
       </c>
       <c r="C87" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>155</v>
       </c>
       <c r="B88">
         <v>2004</v>
       </c>
       <c r="C88" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>157</v>
       </c>
       <c r="B89">
-        <v>1986</v>
+        <v>2004</v>
       </c>
       <c r="C89" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>159</v>
       </c>
       <c r="B90">
-        <v>1998</v>
+        <v>1986</v>
       </c>
       <c r="C90" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>161</v>
       </c>
       <c r="B91">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="C91" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>163</v>
       </c>
       <c r="B92">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>165</v>
       </c>
       <c r="B93">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="C93" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>167</v>
       </c>
       <c r="B94">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="C94" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>169</v>
       </c>
       <c r="B95">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C95" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>171</v>
       </c>
       <c r="B96">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="C96" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>173</v>
       </c>
       <c r="B97">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="C97" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>175</v>
       </c>
       <c r="B98">
         <v>2003</v>
       </c>
       <c r="C98" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>177</v>
       </c>
       <c r="B99">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="C99" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>179</v>
       </c>
       <c r="B100">
-        <v>2004</v>
+        <v>1988</v>
       </c>
       <c r="C100" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>181</v>
       </c>
       <c r="B101">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="C101" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
         <v>183</v>
       </c>
       <c r="B102">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="C102" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>185</v>
       </c>
       <c r="B103">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="C103" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
         <v>187</v>
       </c>
       <c r="B104">
         <v>2004</v>
       </c>
       <c r="C104" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>189</v>
       </c>
       <c r="B105">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C105" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>191</v>
       </c>
       <c r="B106">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="C106" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>193</v>
       </c>
       <c r="B107">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="C107" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>195</v>
       </c>
       <c r="B108">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="C108" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>197</v>
       </c>
       <c r="B109">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="C109" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>199</v>
       </c>
       <c r="B110">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C110" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>201</v>
       </c>
       <c r="B111">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="C111" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>203</v>
       </c>
       <c r="B112">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="C112" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>205</v>
       </c>
       <c r="B113">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="C113" t="s">
         <v>206</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" t="s">
+        <v>207</v>
+      </c>
+      <c r="B114">
+        <v>2002</v>
+      </c>
+      <c r="C114" t="s">
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">