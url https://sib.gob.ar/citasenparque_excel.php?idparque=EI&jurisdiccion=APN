--- v0 (2026-06-14)
+++ v1 (2026-10-09)
@@ -12,119 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Autores</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Caruso, F.; Perovic, P.G.; Tálamo, A.; Trigo, C.B., Andrade-Díaz, M.S.; Marás, G.A.; Saravia, D.; Sillero-Zubiri, C. &amp; M. Altrichter</t>
   </si>
   <si>
     <t>People and jaguars: new insights into the role of social factors in an old conflict. Oryx, Fauna &amp; Flora International. 9 pp.</t>
   </si>
   <si>
     <t>Caruso, M.F.</t>
   </si>
   <si>
     <t xml:space="preserve">Situación del Jaguar (Panthera onca, Linnaeus, 1758) y el papel de las áreas protegidas en la conservación de la especie. Tesis de Doctorado en Ciencias Biológicas. Dir. Dra. Mariana Altrichter y Dr. Andrés Tálamo. Facultad de Ciencias Naturales. Universidad Nacional de Salta. </t>
   </si>
   <si>
     <t>Dellapé, P.M. &amp; M.C. Melo</t>
   </si>
   <si>
     <t>Prytanoides gen. nov., a new myodochine genus to include a new species from Argentina, and new records for Prytanes Distant, 1893 species (Hemiptera: Rhyparochromidae). Austral Entomology, 63: 322-331.</t>
   </si>
   <si>
     <t>Ferrer, D.G.; Cánovas, P.; Garnero, E. &amp; E. Lucero</t>
   </si>
   <si>
     <t>Registro documentado de la mosqueta cabeza canela (Poecilotriccus plumbeiceps) para el Parque Nacional El Impenetrable, provincia del Chaco. Nótulas Faunísticas, Segunda Serie, 208: 1-3.</t>
   </si>
   <si>
     <t>Fuertes, E. &amp; S. Manzano</t>
   </si>
   <si>
     <t>New and interesting records of Argentinian Ricciaceae (Marchantiophyta) and hornworts (Anthocerotophyta). Cryptogamie, Bryologie, 38 (2): 213-222.</t>
   </si>
   <si>
     <t>Haene, E.</t>
   </si>
   <si>
     <t>Inventario florístico del Parque Nacional El Impenetrable, Chaco, Argentina. Relevamiento fotográfico de marzo de 2013. Buenos Aires, marzo de 2018.</t>
   </si>
   <si>
+    <t>Marti G</t>
+  </si>
+  <si>
+    <t>Diversidad, habitat y patógenos de mosquitos (Diptera - Culicidae) y vinchucas (Hemiptera - Reduviidae) en ambientes naturales. Informe Parcial del Permiso de Investigación NEA 326/21. Investigador responsable Martin G. 5pp.</t>
+  </si>
+  <si>
     <t>Martinez Martí Ch. y Caruso Lombardi M. F.</t>
   </si>
   <si>
     <t>Melo, M.C.; Castro-huertas, V.; Minghetti, E.; Olivera, L.; Serrano, A. &amp; P.M. Dellapé</t>
   </si>
   <si>
     <t>Diversity of true bugs (Insecta: Hemiptera: Heteroptera) from the El Impenetrable National Park, Argentina. Zootaxa, 5424 (1): 001-043.</t>
   </si>
   <si>
     <t>Nigro, N.A.; Lodeiro Ocampo, N.; Gersbach, M. &amp; S. Fusco</t>
   </si>
   <si>
     <t>Segundo registro de la Tortuga Casquito (Kinosternon scorpioides scorpioides) para la provincia del Chaco. Nótulas Faunísticas, Segunda Serie, 138: 1-5.</t>
   </si>
   <si>
     <t>Quiroga, Verónica A.</t>
   </si>
   <si>
     <t>Quiroga, V.A.; Di Blanco, Y.E.; Noss, A.; Paviolo, A.J. &amp; M.S. Di Bitetti</t>
   </si>
   <si>
     <t>The Giant Armadillo (Priodontes maximus) in the Argentine Chaco. Mastozoología Neotropical, 24 (1): 163-175.</t>
+  </si>
+  <si>
+    <t>Tarragona EL Lado P, Beati L, Mangold AJ, Guglielmone AA &amp; Nava S</t>
+  </si>
+  <si>
+    <t>Do parapatric populations of the ticks Amblyomma tonelliae Nava, Beati &amp; Labruna, 2014 and Amblyomma sculptum Berlese, 1888 (Acari: Ixodidae) hybridize?. Medical and Veterinary Entomology. 37(2): 407-417.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -427,51 +439,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C12"/>
+  <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2">
         <v>2020</v>
       </c>
@@ -517,98 +529,120 @@
         <v>11</v>
       </c>
       <c r="B6">
         <v>2017</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>2018</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2024</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2013</v>
+      </c>
+      <c r="C9" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11">
         <v>2013</v>
       </c>
-      <c r="C11" t="b">
-        <v>0</v>
+      <c r="C11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>2013</v>
+      </c>
+      <c r="C12" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13">
         <v>2017</v>
       </c>
-      <c r="C12" t="s">
-        <v>22</v>
+      <c r="C13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14">
+        <v>2023</v>
+      </c>
+      <c r="C14" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">