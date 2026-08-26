--- v0 (2026-06-06)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="496">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="498">
   <si>
     <t>Autores</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Abrahamovich A., Díaz N. y M. Lucia</t>
   </si>
   <si>
     <t>Monica T. Adler; Susana Calvelo &amp; Jhon A Elix</t>
   </si>
   <si>
     <t xml:space="preserve">The distinction between Menegazzia cincinnata and M. valdiviensis ( Parmeliaceae). Mycotaxon vol. 95. pp, 217-228. </t>
   </si>
   <si>
     <t>Mónica Adler y Susana Calvelo</t>
   </si>
   <si>
     <t>Altamirano, E; Peris, S. y T.Rogers</t>
   </si>
   <si>
@@ -1473,50 +1473,56 @@
     <t>Cría experimental del camarón de río Samastacus spinifrons (PHILIPPI, 1882)(DECAPOTDA; PARASTACIDAE) crecimiento y reproducción en cautiverio.Centro de Ecología Aplicada del Neuquén</t>
   </si>
   <si>
     <t>Vega, R.M.; González Prous, C.; Krivokapich, S.; Gatti, G.; Brugni, N. y L. Semenas</t>
   </si>
   <si>
     <t>Toxocariasis in Carnivora from Argentinean Patagonia: Species molecular identification, hosts, and geographical distribution. IJP: Parasites and Windlife. 7(2018) 106-110 </t>
   </si>
   <si>
     <t>Vianna J.; Medina Vogel G.; Chehébar C.; Sielfeld W.; Olavarria C. y S. Faugeron</t>
   </si>
   <si>
     <t>Phyllogeography of Patagonian otter Lontra provocax: Adaptative divergence to marine habitat or signature of southern glacial refugia?. BMC Evolutionary Biology 2011. 11:53</t>
   </si>
   <si>
     <t>Vidal Russell, R.; Souto, C. y A. Premoli</t>
   </si>
   <si>
     <t>Multiple Pleistocene refugia in the widespread Patagonian tree Embothrium coccineum (Proteaceae). Australian Journal of Botany, 2011, 59, 299-314.</t>
   </si>
   <si>
     <t>Vila A.R.; López R.; Pastore H.; Faúndez R. y Serret A.</t>
   </si>
   <si>
     <t>Current distribution and conservation of the huemul (Hippocamelus bisulcus) in Argentina and Chile.</t>
+  </si>
+  <si>
+    <t>Vila Alejandro y Garrett Martín</t>
+  </si>
+  <si>
+    <t>Prueba piloto de detección de huemules y otras especies con drones equipados con sensores térmicos</t>
   </si>
   <si>
     <t>Viozzi, G.</t>
   </si>
   <si>
     <t>Monogeneos de ductos urinarios de Galaxias maculatus (Osmeriformes, Galaxiidae) de lagos andino patagónicos. Tesis Doctoral (Biol.) Universidad Nacional del Comahue, San Carlos de Bariloche, 211 pp.</t>
   </si>
   <si>
     <t>Vobis, G. y M.I.Messuti</t>
   </si>
   <si>
     <t>Microlíquenes. La familia Pertusariaceae en la región norpatagónica. Informe avance 1995. CRUB, UNC. Bariloche 1995.</t>
   </si>
   <si>
     <t>Walker, Susan; Novaro, Andrés; Branch, Linch.</t>
   </si>
   <si>
     <t>Functional connectivity defined through cost-distance and genetic analyses: a case study for the rock-dwelling mountain vizcacha (Lagidium viscacia) in Patagonia, Argentina. Landscape Ecol (2007) 22:1303-1314.</t>
   </si>
   <si>
     <t>Werenkraut, Victoria; Ramírez, Martín</t>
   </si>
   <si>
     <t>Zattara, E. E.</t>
   </si>
@@ -1846,51 +1852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C304"/>
+  <dimension ref="A1:C305"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2">
         <v>2007</v>
       </c>
@@ -5148,98 +5154,109 @@
         <v>483</v>
       </c>
       <c r="B298">
         <v>2011</v>
       </c>
       <c r="C298" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
         <v>485</v>
       </c>
       <c r="B299">
         <v>2006</v>
       </c>
       <c r="C299" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
         <v>487</v>
       </c>
       <c r="B300">
-        <v>2001</v>
+        <v>2026</v>
       </c>
       <c r="C300" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
         <v>489</v>
       </c>
       <c r="B301">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="C301" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
         <v>491</v>
       </c>
       <c r="B302">
-        <v>2007</v>
+        <v>1995</v>
       </c>
       <c r="C302" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
         <v>493</v>
       </c>
       <c r="B303">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2007</v>
+      </c>
+      <c r="C303" t="s">
+        <v>494</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B304">
+        <v>2009</v>
+      </c>
+      <c r="C304" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" t="s">
+        <v>496</v>
+      </c>
+      <c r="B305">
         <v>2002</v>
       </c>
-      <c r="C304" t="s">
-        <v>495</v>
+      <c r="C305" t="s">
+        <v>497</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">