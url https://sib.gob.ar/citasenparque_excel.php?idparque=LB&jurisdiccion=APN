--- v0 (2026-05-25)
+++ v1 (2026-08-08)
@@ -206,144 +206,144 @@
   <si>
     <t>Hoermann, I.</t>
   </si>
   <si>
     <t>Avistajes de dos especies de aves no registradas hasta el momento para el Parque Nacional Laguna Blanca. Nota DRP 5/02 del 1/3/2002</t>
   </si>
   <si>
     <t>Hoermann, Ivan</t>
   </si>
   <si>
     <t>Sitios con presencia comprobada de Lagidium viscacia "chinchillon" en el Parque Nacional Laguna Blanca. Nota No. 159.</t>
   </si>
   <si>
     <t>Listado de registro de nuevas especies vegetales para el Parque Nacional Laguna Blanca. Nota No. 192/04.</t>
   </si>
   <si>
     <t>Hoermann, I.; Martínez, O. y Pietrobon, M.</t>
   </si>
   <si>
     <t>Censo Neotropical de Aves Acuáticas. Laguna Blanca. 18/7/00. PN Laguna Blanca.</t>
   </si>
   <si>
     <t xml:space="preserve">Kubisch, E. </t>
   </si>
   <si>
-    <t>Kubisch, Erika</t>
+    <t>Pastore, H. y E. Kubisch</t>
+  </si>
+  <si>
+    <t>Registro ocasional de Yarará Ñata en el Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>Lobo, F.; Abdala, C. y S. Valdecantos</t>
   </si>
   <si>
     <t>Taxonomic studies of the genus Phymaturus (Iguania: Liolaemidae): Description of four new species. South American Jounal Of Herpetology, 5(2): 102-126.</t>
   </si>
   <si>
     <t>Martínez, O.; Ramilo, E. y Martínez, P.</t>
   </si>
   <si>
     <t>Censo Neotropical de aves acuáticas. Laguna Blanca. Parque Nacional Laguna Blanca. 23/02/00.</t>
   </si>
   <si>
     <t>Martínez, O.;  Hoermann, I.; Pietrobon, M. y Ramilo, E.</t>
   </si>
   <si>
     <t>Censo Neotropical de Aves Acuáticas. Lagunas del Parque Nacional Laguna Blanca. 19 y 20 de Febrero de 2001.</t>
   </si>
   <si>
     <t>Massoia, E.; Pastore, H.</t>
   </si>
   <si>
     <t>Meza Torres, Esteban; Macluf, Cecilia; Gómez, Guillermo; Klein, Emilio y  Nicolás Maisul</t>
   </si>
   <si>
     <t>Pardiñas U.; P.Teta; S. Cirignoli y D. Podestá</t>
   </si>
   <si>
     <t>Micromamíferos (Didelphimorphia y Rodentia) de Norpatagonia extra andina, Argentina: taxonomía alfa y biogeografía Mastozoología Neotropical. Vol.10. (1):69-113. 2003</t>
   </si>
   <si>
     <t>Pardiñas, F.J. y S. Cirignoli</t>
   </si>
   <si>
     <t>Bibliografía comentada sobre los análisis de egagrópilas de aves rapaces en Argentina. Ornitología Neotropical: 13: 31-59.</t>
   </si>
   <si>
-    <t>Pastore, H. y E. Kubisch</t>
-[...1 lines deleted...]
-  <si>
     <t>Vertebrados registrados durante un relevamiento de reptiles en el Parque Nacional Laguna Blanca. Octubre 2012.</t>
   </si>
   <si>
     <t>Pastore, H.</t>
   </si>
   <si>
     <t>Lista de Aves observadas en el Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>Vertebrados registrados durante un relevamiento realizado en el Parque Nacional Laguna Blanca. Febrero 2010.</t>
   </si>
   <si>
     <t>Fauna observada durante un relevamiento en el Parque Nacional Laguna Blanca. Diciembre 2019</t>
   </si>
   <si>
     <t>Lista de aves observadas durante un relevamiento en el Parque Nacional Laguna Blanca. Febrero 2020.</t>
   </si>
   <si>
+    <t>Lista de aves observadas durante un relevamiento en el Parque Nacional Laguna Blanca.</t>
+  </si>
+  <si>
     <t>Vertebrados observados durante un relevamiento en el Parque Nacional Laguna Blanca. Septiembre 2022.</t>
   </si>
   <si>
     <t>Vertebrados observados durante un relevamiento en el Parque Nacional Laguna Blanca. Octubre 2022.</t>
   </si>
   <si>
     <t>Lista de Vertebrados observados en el Parque Nacional Laguna Blanca. Diciembre 2023</t>
   </si>
   <si>
     <t>Lista de vertebrados registrados durante un relevamiento en el Parque Nacional Laguna Blanca. Octubre 2023.</t>
   </si>
   <si>
     <t>Lista de vertebrados silvestres observados en el Parque Nacional Laguna Blanca. Diciembre 2024</t>
   </si>
   <si>
     <t>Daniel Paz Barreto</t>
   </si>
   <si>
     <t>Registro de Liolaemus purul Abdala, Semhan, Moreno Azocar, Bonino, Paz &amp; Cruz 2012, en zona este del Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>Paz Barreto, Daniel</t>
   </si>
   <si>
     <t>Aves Localidad Parque Nacional Laguna Blanca, Sitio Mirador - Sendero Geológico</t>
   </si>
   <si>
     <t>Golondrina tijerita (Hirundo rustica erythrogaster Boddaert, 1783) nueva especie para el Parque Nacional Laguna</t>
   </si>
   <si>
     <t>Informe Técnico: Aves del Parque Nacional Laguna Blanca. Sitio "Margen Sur" Departamento de Conservación - Parque Nacional laguna Blanca. 34pp. Zapala, Neuquén.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Aves del Parque Nacional Laguna Blanca Registros de Nidificación 2016 - 2019. Informe TécnicoZapala, Neuquén, 06 de agosto de 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Barreto, Daniel </t>
   </si>
   <si>
     <t>Segundo registro en 40 años del Pato cabeza negra (Heteronetta atricapilla) en el Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>Quilaqueo, C.</t>
   </si>
   <si>
     <t>Registro ocasional de avistaje de zorro gris chico (Pseudalopex gymnocercus) en el PN Laguna Blanca</t>
   </si>
   <si>
     <t>Ramilo,E.J., C.E. Chehébar y S. Mazzucchelli.</t>
   </si>
   <si>
     <t>Plan de Manejo del Parque Nacional Laguna Blanca. Administración de Parques Nacionales</t>
   </si>
   <si>
     <t>Romiti, D. y M. Martínez.</t>
   </si>
   <si>
     <t>Lista de Fauna observada en el Parque Nacional Laguna Blanca durante el año 1998.Nota DRP Nro.2 del 6/5/99. 4 pp.</t>
   </si>
@@ -1216,134 +1216,134 @@
       <c r="B41">
         <v>2000</v>
       </c>
       <c r="C41" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
         <v>2013</v>
       </c>
       <c r="C42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43">
         <v>2015</v>
       </c>
-      <c r="C43" t="b">
-        <v>0</v>
+      <c r="C43" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44">
         <v>2010</v>
       </c>
       <c r="C44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
         <v>2000</v>
       </c>
       <c r="C45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
         <v>2001</v>
       </c>
       <c r="C46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
         <v>1997</v>
       </c>
       <c r="C47" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
         <v>2008</v>
       </c>
       <c r="C48" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49">
         <v>2003</v>
       </c>
       <c r="C49" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B50">
         <v>2002</v>
       </c>
       <c r="C50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="B51">
         <v>2012</v>
       </c>
       <c r="C51" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
         <v>1994</v>
       </c>
       <c r="C52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53">
         <v>2010</v>
@@ -1379,128 +1379,128 @@
         <v>79</v>
       </c>
       <c r="B56">
         <v>2022</v>
       </c>
       <c r="C56" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
         <v>2022</v>
       </c>
       <c r="C57" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C58" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>79</v>
       </c>
       <c r="B59">
         <v>2023</v>
       </c>
       <c r="C59" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61">
+        <v>2024</v>
+      </c>
+      <c r="C61" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
+        <v>90</v>
+      </c>
+      <c r="B62">
+        <v>2019</v>
+      </c>
+      <c r="C62" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B63">
         <v>2017</v>
       </c>
       <c r="C63" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B64">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C64" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B65">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="C65" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>96</v>
       </c>
       <c r="B66">
         <v>2019</v>
       </c>
       <c r="C66" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>98</v>
       </c>
       <c r="B67">
         <v>2010</v>
       </c>
       <c r="C67" t="s">
         <v>99</v>