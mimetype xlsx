--- v1 (2026-08-08)
+++ v2 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Autores</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Abrahamovich A., Díaz N. y M. Lucia</t>
   </si>
   <si>
     <t>APN</t>
   </si>
   <si>
     <t xml:space="preserve">RESOLUCION NRO.180/94 - APN. ADMINISTRACIÓN DE PARQUE NACIONALES, </t>
   </si>
   <si>
     <t>Conclusiones del primer taller sobre el manejo de animales problema. Inéd. 20 págs.</t>
   </si>
   <si>
     <t>Administración de Parques Nacionales. Plan General de Manejo. Parque Nacional Laguna Blanca. Argentina - 1993.</t>
   </si>
   <si>
@@ -210,50 +210,56 @@
     <t>Avistajes de dos especies de aves no registradas hasta el momento para el Parque Nacional Laguna Blanca. Nota DRP 5/02 del 1/3/2002</t>
   </si>
   <si>
     <t>Hoermann, Ivan</t>
   </si>
   <si>
     <t>Sitios con presencia comprobada de Lagidium viscacia "chinchillon" en el Parque Nacional Laguna Blanca. Nota No. 159.</t>
   </si>
   <si>
     <t>Listado de registro de nuevas especies vegetales para el Parque Nacional Laguna Blanca. Nota No. 192/04.</t>
   </si>
   <si>
     <t>Hoermann, I.; Martínez, O. y Pietrobon, M.</t>
   </si>
   <si>
     <t>Censo Neotropical de Aves Acuáticas. Laguna Blanca. 18/7/00. PN Laguna Blanca.</t>
   </si>
   <si>
     <t xml:space="preserve">Kubisch, E. </t>
   </si>
   <si>
     <t>Pastore, H. y E. Kubisch</t>
   </si>
   <si>
     <t>Registro ocasional de Yarará Ñata en el Parque Nacional Laguna Blanca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lacey EA, Sánchez RT, Tarquino-Carbonell AP, Ojeda AA &amp; Amaya, JP. </t>
+  </si>
+  <si>
+    <t>Solitary behavior at high population density in tuco-tucos (Ctenomys sp.) from Parque Nacional Los Cardones, Argentina. Journal of Mammalogy, 105(5): 1117-1129.</t>
   </si>
   <si>
     <t>Lobo, F.; Abdala, C. y S. Valdecantos</t>
   </si>
   <si>
     <t>Taxonomic studies of the genus Phymaturus (Iguania: Liolaemidae): Description of four new species. South American Jounal Of Herpetology, 5(2): 102-126.</t>
   </si>
   <si>
     <t>Martínez, O.; Ramilo, E. y Martínez, P.</t>
   </si>
   <si>
     <t>Censo Neotropical de aves acuáticas. Laguna Blanca. Parque Nacional Laguna Blanca. 23/02/00.</t>
   </si>
   <si>
     <t>Martínez, O.;  Hoermann, I.; Pietrobon, M. y Ramilo, E.</t>
   </si>
   <si>
     <t>Censo Neotropical de Aves Acuáticas. Lagunas del Parque Nacional Laguna Blanca. 19 y 20 de Febrero de 2001.</t>
   </si>
   <si>
     <t>Massoia, E.; Pastore, H.</t>
   </si>
   <si>
     <t>Meza Torres, Esteban; Macluf, Cecilia; Gómez, Guillermo; Klein, Emilio y  Nicolás Maisul</t>
   </si>
@@ -739,51 +745,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C83"/>
+  <dimension ref="A1:C84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2">
         <v>2007</v>
       </c>
@@ -1225,483 +1231,494 @@
         <v>63</v>
       </c>
       <c r="B42">
         <v>2013</v>
       </c>
       <c r="C42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43">
         <v>2015</v>
       </c>
       <c r="C43" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="C44" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="C45" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="C46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47">
-        <v>1997</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2001</v>
+      </c>
+      <c r="C47" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B48">
-        <v>2008</v>
+        <v>1997</v>
       </c>
       <c r="C48" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B49">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>2008</v>
+      </c>
+      <c r="C49" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>76</v>
       </c>
       <c r="B50">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="C50" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="B51">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="C51" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="B52">
-        <v>1994</v>
+        <v>2012</v>
       </c>
       <c r="C52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B53">
-        <v>2010</v>
+        <v>1994</v>
       </c>
       <c r="C53" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B54">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="C54" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B55">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C55" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B56">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C56" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B57">
         <v>2022</v>
       </c>
       <c r="C57" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B58">
         <v>2022</v>
       </c>
       <c r="C58" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B59">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C59" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B60">
         <v>2023</v>
       </c>
       <c r="C60" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B61">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C61" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="B62">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C62" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>92</v>
       </c>
       <c r="B63">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C63" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B64">
         <v>2017</v>
       </c>
       <c r="C64" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B65">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C65" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B66">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="C66" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>98</v>
       </c>
       <c r="B67">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="C67" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>100</v>
       </c>
       <c r="B68">
-        <v>1993</v>
+        <v>2010</v>
       </c>
       <c r="C68" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>102</v>
       </c>
       <c r="B69">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="C69" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>104</v>
       </c>
       <c r="B70">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C70" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>106</v>
       </c>
       <c r="B71">
         <v>1999</v>
       </c>
       <c r="C71" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>108</v>
       </c>
       <c r="B72">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="C72" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>110</v>
       </c>
       <c r="B73">
-        <v>1968</v>
+        <v>1997</v>
       </c>
       <c r="C73" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>112</v>
       </c>
       <c r="B74">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1968</v>
+      </c>
+      <c r="C74" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B75">
         <v>2007</v>
       </c>
       <c r="C75" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B76">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>2007</v>
+      </c>
+      <c r="C76" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>115</v>
       </c>
       <c r="B77">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="C77" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>117</v>
       </c>
       <c r="B78">
-        <v>2016</v>
+        <v>2006</v>
       </c>
       <c r="C78" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>119</v>
       </c>
       <c r="B79">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="C79" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>121</v>
       </c>
       <c r="B80">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2018</v>
+      </c>
+      <c r="C80" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B81">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="C81" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B82">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>2012</v>
+      </c>
+      <c r="C82" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>125</v>
       </c>
       <c r="B83">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="C83" t="s">
         <v>126</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" t="s">
+        <v>127</v>
+      </c>
+      <c r="B84">
+        <v>1982</v>
+      </c>
+      <c r="C84" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">