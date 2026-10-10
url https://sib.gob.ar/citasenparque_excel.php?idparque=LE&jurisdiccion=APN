--- v0 (2026-06-18)
+++ v1 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Autores</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>APN</t>
   </si>
   <si>
     <t xml:space="preserve">RESOLUCION NRO.122/98. ADMINISTRACIÓN DE PARQUE NACIONALES, </t>
   </si>
   <si>
     <t>Conclusiones del primer taller sobre el manejo de animales problema. Inéd. 20 págs.</t>
   </si>
   <si>
     <t>Avila, L.J.; Acosta, J.C. y A. F. Murua</t>
   </si>
   <si>
     <t>Herpetofauna de la Provincia de San Juan, Argentina: Lista Comentada y Distribución Geográfica. Cuader. Hepert. 12(1):11-29.</t>
   </si>
   <si>
@@ -192,50 +192,56 @@
     <t>Marquez, J. y A. Dalmaso</t>
   </si>
   <si>
     <t>Las comunidades vegetales de los ambientes humedos del Parque Nacional El Leoncito, San Juan, Argentina. Multequina 12: 55-67.</t>
   </si>
   <si>
     <t>Marquez, J. y A. Dalmasso</t>
   </si>
   <si>
     <t>Estudio de las especies vegetales exóticas de la Reserva Estricta El Leoncito Calingasta - San Juan. 8pp</t>
   </si>
   <si>
     <t>Márquez, J.</t>
   </si>
   <si>
     <t>Paredes P. y Saavedra D.</t>
   </si>
   <si>
     <t>Puig, S. y S. Monge</t>
   </si>
   <si>
     <t>Determinación de la edad en Lama guanicoe (Müller). Deserta 7: 24 pp.</t>
   </si>
   <si>
     <t>Ramilo E.</t>
+  </si>
+  <si>
+    <t>Juan Reppucci, Pedro Cenoz; Ignacio Esteban; Dario Saavedra; Micaela Sol Marasas; Laura Gomez Vinassa, Thamara Fariñas Torres, Adriana Valeria Olmos, Tellaeche, Cintia, Ceferino Villalobo, Cristian Donoso, Cesar Toledo, Noelia Isaurralde, Manuel Borm</t>
+  </si>
+  <si>
+    <t>Relevamiento de mamíferos medianos y grandes del Parque Nacional El Leoncito, con énfasis en el estudio de la distribución del gato andino (Leopardus jacobita)- Informe final de permiso de investigación (DRC 488)</t>
   </si>
   <si>
     <t>Sassi P, Taraboreli P, Borghi C, Bozinavic F</t>
   </si>
   <si>
     <t>Calidad de alimento y respuestas conductuales en Microcavia australis: tipo y frecuencia de coprofagia. Libro de resúmenes de las XXI Jornadas Argentinas de Mastozoología. pp 187.</t>
   </si>
   <si>
     <t>Taraborelli, P. A.; Dacar, M. y S. M. Giannoni</t>
   </si>
   <si>
     <t>Effect of plant cover on seed removal by rodents in the Monte Desert (Mendoza, Argentina). Austral Ecology 28: 6 pp.</t>
   </si>
   <si>
     <t>Taraborelli, P; Sassi, P y Giannoni S. M.</t>
   </si>
   <si>
     <t>Taraborelli, P,; Borruel, N; Sandobal, A. y S. Giannoni</t>
   </si>
   <si>
     <t>Influence of biotic and abiotic factors on the structure of burrows of the cavy Microcavia australis</t>
   </si>
   <si>
     <t>Taraborelli P.; Giannoni S.; Sandobal A. y A. Srur</t>
   </si>
@@ -595,51 +601,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C45"/>
+  <dimension ref="A1:C46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2">
         <v>1998</v>
       </c>
@@ -982,164 +988,175 @@
         <v>57</v>
       </c>
       <c r="B33">
         <v>1983</v>
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
         <v>2013</v>
       </c>
       <c r="C34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>2007</v>
+        <v>2026</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2003</v>
+      </c>
+      <c r="C37" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B38">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>2007</v>
+      </c>
+      <c r="C38" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
         <v>2004</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2004</v>
+      </c>
+      <c r="C41" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B42">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="C42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B43">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>2007</v>
+      </c>
+      <c r="C43" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46">
+        <v>2004</v>
+      </c>
+      <c r="C46" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">