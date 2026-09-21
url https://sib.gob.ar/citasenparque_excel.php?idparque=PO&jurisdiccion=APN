--- v0 (2026-06-21)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Autores</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Alderete, C.A. &amp; P. Capllonch</t>
   </si>
   <si>
     <t>APN</t>
   </si>
   <si>
     <t>RESOLUCION NRO.183/98. ADMINISTRACIÓN DE PARQUE NACIONALES.</t>
   </si>
   <si>
     <t>Aramayo, J. y D. Mamaní</t>
   </si>
   <si>
     <t>Planilla de Registro de Especies de Vertebrados de Valor Especial. Inf. inéd. APN-DRNO. 7 planillas.</t>
   </si>
   <si>
@@ -267,50 +267,56 @@
     <t>Diversificación de la Avifauna Andina: las agachonas (Fam. Thinocoridae). Primer Informe Anual. Inf. inéd. APN-DRNO. 33 pp.</t>
   </si>
   <si>
     <t>Jayat, J.P., Barquez, R.M., Díaz, M.M. y P.J. Martínez, 1999</t>
   </si>
   <si>
     <t>Aportes al conocimiento de la distribución de los carnívoros del noroeste de Argentina. Mastozoología Neotropical; 6(1):15-30.</t>
   </si>
   <si>
     <t>Jayat, J.P.; Ortiz, P.E.; Salazar-Bravo, J.; Pardiñas, U.F.J. &amp; G. DElía</t>
   </si>
   <si>
     <t>The Akodon boliviensis species group (Rodentia: Cricetidae: Sigmodontinae) in Argentina: species limits and distribution, with the description of a new entity. Zootaxa, 2409: 1-61.</t>
   </si>
   <si>
     <t xml:space="preserve">Kirschbaum, A. </t>
   </si>
   <si>
     <t>Análisis limnológico de la Laguna de Pozuelos. Informe permiso de investigación</t>
   </si>
   <si>
     <t>Kufner, M.B. y D. Tamburini (Eds)</t>
   </si>
   <si>
     <t>Los humedales del oeste argentino. Centro de Ecología y Recursos Naturales Renovables "Dr. R.Luti" (CERNAR) - Universidad Nacional de Córdoba. 137 pp.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lacey EA, Sánchez RT, Tarquino-Carbonell AP, Ojeda AA &amp; Amaya, JP. </t>
+  </si>
+  <si>
+    <t>Solitary behavior at high population density in tuco-tucos (Ctenomys sp.) from Parque Nacional Los Cardones, Argentina. Journal of Mammalogy, 105(5): 1117-1129.</t>
   </si>
   <si>
     <t>Lacey, E.A.; Cuello, P. &amp; M.N. Tammone</t>
   </si>
   <si>
     <t>Laredo, C.D.</t>
   </si>
   <si>
     <t>Conteo de chorlos y comentarios acerca de la avifauna de Laguna de los Pozuelos (Jujuy, Argentina). Centro Nacional de Anillado de Aves. Instituto Miguel Lillo, UNT. 12 pp.</t>
   </si>
   <si>
     <t>Informe correspondiente a los estudios sobre chorlos (Aves: Charadrii), en el Monumento Nacional Laguna de Los Pozuelos, Jujuy, Argentina. Período setiembre de 1989 a marzo de 1990. Inf. Inéd. APN-DTRNO. 4 págs.</t>
   </si>
   <si>
     <t>Lobo, F. y R.E. Espinoza</t>
   </si>
   <si>
     <t>Two new Liolaemus from the Puna Region of Argentina and Chile: further resolution of purported reproductive bimodality in Liolaemus alticolor (Iguania: Liolaemidae). Copeia, (4): 850-867.</t>
   </si>
   <si>
     <t>Locascio de Mitrovich, C.</t>
   </si>
   <si>
     <t>Redescripción de Neoboeckella loffleri. III Congreso Argentino de Limnología. Texto del póster. 3 pp.</t>
   </si>
@@ -922,51 +928,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C111"/>
+  <dimension ref="A1:C112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2">
         <v>2010</v>
       </c>
@@ -1441,758 +1447,769 @@
         <v>81</v>
       </c>
       <c r="B45">
         <v>2007</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>83</v>
       </c>
       <c r="B46">
         <v>2002</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>85</v>
       </c>
       <c r="B47">
-        <v>2012</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2024</v>
+      </c>
+      <c r="C47" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B48">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="C48" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B49">
-        <v>1989</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>2013</v>
+      </c>
+      <c r="C49" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B50">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="C50" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B51">
-        <v>2004</v>
+        <v>1990</v>
       </c>
       <c r="C51" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>91</v>
       </c>
       <c r="B52">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53">
-        <v>2002</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2005</v>
+      </c>
+      <c r="C53" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B54">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>2002</v>
+      </c>
+      <c r="C54" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>96</v>
       </c>
       <c r="B55">
-        <v>1997</v>
+        <v>2013</v>
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>98</v>
       </c>
       <c r="B56">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>100</v>
       </c>
       <c r="B57">
         <v>1992</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B58">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="C58" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B59">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="C59" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B60">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="C60" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B61">
         <v>1996</v>
       </c>
       <c r="C61" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B62">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="C62" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B63">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="C63" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B64">
-        <v>2023</v>
+        <v>2001</v>
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>110</v>
       </c>
       <c r="B65">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B66">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="C66" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B67">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="C67" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B68">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C68" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>116</v>
       </c>
       <c r="B69">
-        <v>2010</v>
+        <v>2022</v>
       </c>
       <c r="C69" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>118</v>
       </c>
       <c r="B70">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="C70" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>120</v>
       </c>
       <c r="B71">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>122</v>
       </c>
       <c r="B72">
-        <v>2012</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2014</v>
+      </c>
+      <c r="C72" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B73">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>2012</v>
+      </c>
+      <c r="C73" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>124</v>
       </c>
       <c r="B74">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B75">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="C75" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B76">
         <v>1992</v>
       </c>
       <c r="C76" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B77">
         <v>1992</v>
       </c>
       <c r="C77" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B78">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="C78" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B79">
         <v>1993</v>
       </c>
       <c r="C79" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B80">
-        <v>2013</v>
+        <v>1993</v>
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>134</v>
       </c>
       <c r="B81">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="C81" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>136</v>
       </c>
       <c r="B82">
-        <v>2002</v>
+        <v>2020</v>
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>138</v>
       </c>
       <c r="B83">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>140</v>
       </c>
       <c r="B84">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>142</v>
       </c>
       <c r="B85">
-        <v>2011</v>
+        <v>1998</v>
       </c>
       <c r="C85" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>144</v>
       </c>
       <c r="B86">
-        <v>1998</v>
+        <v>2011</v>
       </c>
       <c r="C86" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>146</v>
       </c>
       <c r="B87">
-        <v>1984</v>
+        <v>1998</v>
       </c>
       <c r="C87" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B88">
         <v>1984</v>
       </c>
       <c r="C88" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B89">
-        <v>2013</v>
+        <v>1984</v>
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>151</v>
       </c>
       <c r="B90">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C90" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>153</v>
       </c>
       <c r="B91">
-        <v>1986</v>
+        <v>2011</v>
       </c>
       <c r="C91" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>155</v>
       </c>
       <c r="B92">
-        <v>2006</v>
+        <v>1986</v>
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>157</v>
       </c>
       <c r="B93">
-        <v>1983</v>
+        <v>2006</v>
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B94">
         <v>1983</v>
       </c>
       <c r="C94" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B95">
         <v>1983</v>
       </c>
       <c r="C95" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B96">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C96" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B97">
-        <v>1992</v>
+        <v>1984</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>164</v>
       </c>
       <c r="B98">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="C98" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>166</v>
       </c>
       <c r="B99">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2005</v>
+      </c>
+      <c r="C99" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B100">
-        <v>1993</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>1998</v>
+      </c>
+      <c r="C100" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>169</v>
       </c>
       <c r="B101">
-        <v>1981</v>
+        <v>1993</v>
       </c>
       <c r="C101" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B102">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="C102" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B103">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1982</v>
+      </c>
+      <c r="C103" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B104">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>2009</v>
+      </c>
+      <c r="C104" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>175</v>
       </c>
       <c r="B105">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="C105" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>177</v>
       </c>
       <c r="B106">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>179</v>
       </c>
       <c r="B107">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B108">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="C108" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B109">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C109" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>184</v>
       </c>
       <c r="B110">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="C110" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>186</v>
       </c>
       <c r="B111">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="C111" t="s">
         <v>187</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" t="s">
+        <v>188</v>
+      </c>
+      <c r="B112">
+        <v>2017</v>
+      </c>
+      <c r="C112" t="s">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">