--- v0 (2026-06-13)
+++ v1 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>Autores</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Mónica Adler y Susana Calvelo</t>
   </si>
   <si>
     <t>Alderete, J. C.</t>
   </si>
   <si>
     <t>Informe de registro ocasional de Cosmophyllum olivaceum en el PN Lago Puelo</t>
   </si>
   <si>
     <t>Anderson, E. y F. Fidoz</t>
   </si>
   <si>
     <t>Angrisano E. y W. Bravo</t>
   </si>
   <si>
@@ -666,50 +666,56 @@
     <t>Invasive bees promote high reproductive success in Andean orchids</t>
   </si>
   <si>
     <t>Sastre, V.; Bauer, G. y G. Ayestarán</t>
   </si>
   <si>
     <t>Sastre, V.; Bauer, G.; Santinelli, N. y G. Ayestarán</t>
   </si>
   <si>
     <t>Semenas, L. y G. Viozzi</t>
   </si>
   <si>
     <t>Soto, E.</t>
   </si>
   <si>
     <t>Listado de registros de las especies continentales del genero Philisca.</t>
   </si>
   <si>
     <t>Suárez, G.M. y M.M. Schiavone</t>
   </si>
   <si>
     <t>El género Pilopogon (Briophyta, Dicranaceae) en la Argentina. Darwiniana, 47 (2): 309-314.</t>
   </si>
   <si>
     <t>Toledo, Carolina, V.</t>
+  </si>
+  <si>
+    <t>Torres Julián A.</t>
+  </si>
+  <si>
+    <t>Primer registro con confirmación de reproducción de la Tenca (Mimus thenca)en el Parque Nacional Lago Puelo, Chubut, Argentina.</t>
   </si>
   <si>
     <t xml:space="preserve">Torres Jullián y Taraborrelli Marco </t>
   </si>
   <si>
     <t>Informe de Observación y Registro de Avifauna - Censo Neotropical de Aves Acuáticas ? Julio 2025</t>
   </si>
   <si>
     <t>Torres, Julián</t>
   </si>
   <si>
     <t>Registro de comunidades algales de Didymosphenia geminata en el Parque Nacional Lago Puelo. </t>
   </si>
   <si>
     <t>Torres, Julián A.</t>
   </si>
   <si>
     <t>Informe de Observación de Especies Comunes de Avifauna, Parque Nacional Lago Puelo 2016 - 2017</t>
   </si>
   <si>
     <t>Ubeda, C.; Ramilo, E.; Chehébar, C. y Vidoz, F.</t>
   </si>
   <si>
     <t xml:space="preserve">Eusophus emiliopugini. Argentina: Chubut: Cushamen Dpto.. Lago Puelo National Park. Hepretological Review 30(4):230. </t>
   </si>
@@ -1207,51 +1213,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C188"/>
+  <dimension ref="A1:C189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2">
         <v>2007</v>
       </c>
@@ -2738,593 +2744,604 @@
         <v>215</v>
       </c>
       <c r="B137">
         <v>2009</v>
       </c>
       <c r="C137" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>217</v>
       </c>
       <c r="B138">
         <v>2012</v>
       </c>
       <c r="C138" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>218</v>
       </c>
       <c r="B139">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C139" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>220</v>
       </c>
       <c r="B140">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2025</v>
+      </c>
+      <c r="C140" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B141">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>2013</v>
+      </c>
+      <c r="C141" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>222</v>
       </c>
       <c r="B142">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="C142" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>224</v>
       </c>
       <c r="B143">
-        <v>1999</v>
+        <v>2017</v>
       </c>
       <c r="C143" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>226</v>
       </c>
       <c r="B144">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1999</v>
+      </c>
+      <c r="C144" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B145">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>2006</v>
+      </c>
+      <c r="C145" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B146">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1998</v>
+      </c>
+      <c r="C146" t="s">
+        <v>230</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
         <v>229</v>
       </c>
       <c r="B147">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="C147" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B148">
         <v>2007</v>
       </c>
       <c r="C148" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B149">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="C149" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B150">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>2010</v>
+      </c>
+      <c r="C150" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
         <v>234</v>
       </c>
       <c r="B151">
-        <v>1999</v>
+        <v>2017</v>
       </c>
       <c r="C151" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
         <v>236</v>
       </c>
       <c r="B152">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="C152" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
         <v>238</v>
       </c>
       <c r="B153">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="C153" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
         <v>240</v>
       </c>
       <c r="B154">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C154" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
         <v>242</v>
       </c>
       <c r="B155">
-        <v>1999</v>
+        <v>2011</v>
       </c>
       <c r="C155" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
         <v>244</v>
       </c>
       <c r="B156">
         <v>1999</v>
       </c>
       <c r="C156" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
         <v>246</v>
       </c>
       <c r="B157">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="C157" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>248</v>
       </c>
       <c r="B158">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="C158" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>250</v>
       </c>
       <c r="B159">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="C159" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B160">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="C160" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B161">
         <v>1994</v>
       </c>
       <c r="C161" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B162">
         <v>1994</v>
       </c>
       <c r="C162" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B163">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C163" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B164">
         <v>1995</v>
       </c>
       <c r="C164" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="B165">
         <v>1995</v>
       </c>
       <c r="C165" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B166">
         <v>1995</v>
       </c>
-      <c r="C166" t="b">
-        <v>0</v>
+      <c r="C166" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B167">
-        <v>1996</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>1995</v>
+      </c>
+      <c r="C167" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B168">
         <v>1996</v>
       </c>
       <c r="C168" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B169">
-        <v>1997</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1996</v>
+      </c>
+      <c r="C169" t="s">
+        <v>262</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B170">
         <v>1997</v>
       </c>
-      <c r="C170" t="s">
-        <v>261</v>
+      <c r="C170" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B171">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="C171" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B172">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1999</v>
+      </c>
+      <c r="C172" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B173">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>2004</v>
+      </c>
+      <c r="C173" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B174">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2007</v>
+      </c>
+      <c r="C174" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B175">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>2008</v>
+      </c>
+      <c r="C175" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="B176">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="C176" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
       <c r="B177">
         <v>2012</v>
       </c>
       <c r="C177" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="B178">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C178" t="s">
-        <v>241</v>
+        <v>269</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B179">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C179" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B180">
         <v>2010</v>
       </c>
       <c r="C180" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
         <v>272</v>
       </c>
       <c r="B181">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2010</v>
+      </c>
+      <c r="C181" t="s">
+        <v>273</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B182">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>2011</v>
+      </c>
+      <c r="C182" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="B183">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="C183" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B184">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="C184" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>277</v>
+        <v>252</v>
       </c>
       <c r="B185">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1996</v>
+      </c>
+      <c r="C185" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B186">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2011</v>
+      </c>
+      <c r="C186" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
         <v>280</v>
       </c>
       <c r="B187">
-        <v>2014</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2006</v>
+      </c>
+      <c r="C187" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B188">
+        <v>2014</v>
+      </c>
+      <c r="C188" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" t="s">
+        <v>283</v>
+      </c>
+      <c r="B189">
         <v>2003</v>
       </c>
-      <c r="C188" t="s">
-        <v>282</v>
+      <c r="C189" t="s">
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">