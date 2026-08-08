--- v0 (2026-06-06)
+++ v1 (2026-08-08)
@@ -287,51 +287,51 @@
   <si>
     <t>Novaro, A.J.; Walker, S.</t>
   </si>
   <si>
     <t>Iniciativa multinacional para determinar la situación del gato andino y las prioridades para su conservación. 4pp</t>
   </si>
   <si>
     <t>Puig, S. y S. Monge</t>
   </si>
   <si>
     <t>Determinación de la edad en Lama guanicoe (Müller). Deserta 7: 24 pp.</t>
   </si>
   <si>
     <t>Reca, A.; Pujalte, J.C.; Pessina, L.L. y J.L. Cajal</t>
   </si>
   <si>
     <t>la Reserva de la Biosfera San Guillermo (San Juan, República Argentina). 7pp</t>
   </si>
   <si>
     <t>Reca, A.R.</t>
   </si>
   <si>
     <t>Relevamiento Ecológico en un llano de la Reserva Provincial de San Guillermo (Prov. de San Juan). Tesis Doctoral. 451pp</t>
   </si>
   <si>
-    <t>Guardaparques Lara Colleselli, Marian Mirabelli y Belén Barker</t>
+    <t>Colleselli, L., Mirabelli M., y Barker, B.</t>
   </si>
   <si>
     <t xml:space="preserve">Avistaje de Rata Chinchilla (Abrocoma cinerea) en el PN San Guillermo. </t>
   </si>
   <si>
     <t>Rúgolo de Agrasar, Z.E.</t>
   </si>
   <si>
     <t>Las especies del género Deyeuxia (Poaceae, Pooideae) de la Argentina y notas nomenclaturales.  Darwiniana, 44 (1): 131-293.</t>
   </si>
   <si>
     <t>Wurstten A, Carrizo A, Walker R, Novaro A, Montañez A y Donadio E</t>
   </si>
   <si>
     <t>Relevamiento de distribución de gato andino y otros carnívoros en las áreas protegidas y zonas aledañas mediante la utilización cámaras trampa. Campaña junio de 2006.</t>
   </si>
   <si>
     <t>Wurstten A, Novaro A y Donadio E</t>
   </si>
   <si>
     <t xml:space="preserve">Monitoreo de las tendencias poblacionales de liebres (Lepus europaeus) en el Parque nacional San Guillermo - Informe I: junio de 2006. 6 pp. </t>
   </si>
 </sst>
 </file>
 