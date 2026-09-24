--- v1 (2026-08-08)
+++ v2 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Autores</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Abdala, C.S.; Acosta, J.C.; Cabrera, M.R.; Villavicencio, H.J. &amp; J. Marinero</t>
   </si>
   <si>
     <t>A new Andean Liolaemus from de L. montanus series (Squamata: Iguania: Liolaemidae) from western Argentina.  South American Journal of Herpetology, 4 (2): 91-102.</t>
   </si>
   <si>
     <t>APN</t>
   </si>
   <si>
     <t>Conclusiones del primer taller sobre el manejo de animales problema. Inéd. 20 págs.</t>
   </si>
   <si>
     <t>Arana, M.D. &amp; C.M. Mynssen</t>
   </si>
   <si>
@@ -207,50 +207,56 @@
     <t>Haene, E.; Montañez, A.; Carrizo, A.; Bodrati, G.; Bono, J.; Krauss, G.;</t>
   </si>
   <si>
     <t>Haene, E.; Gómez, A.; Babarskas, M. y A. Montañez</t>
   </si>
   <si>
     <t>Resultados de dos Campañas efectuadas al Proyecto Parque Nacional San Guillermo (Provincia de San Juan, República Argentina. 20pp</t>
   </si>
   <si>
     <t>Haene,E.; Montañez,A.; Carrizo,A.; Bodrati,G.; Bono,J.; Krauss,G;</t>
   </si>
   <si>
     <t>Primer Inventario de los Animales Vertebrados del Parque Nacional San Guillermo (Provincia de San Juan, República Argentina). 37pp</t>
   </si>
   <si>
     <t>Haene, E.</t>
   </si>
   <si>
     <t>San Guillermo. El país de las vicuñas.Revista de la Fundación Vida Silvestre Argentina 61: 24-29.</t>
   </si>
   <si>
     <t>Johnson, Andres E.</t>
   </si>
   <si>
     <t>Primeros avances en el catálogo de orquídeas en los Parques Nacionales Argentinos. "Presentado en el Primer Congreso Nacional de Orquideología y Conservación". Montecarlo, Misiones.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lacey EA, Sánchez RT, Tarquino-Carbonell AP, Ojeda AA &amp; Amaya, JP. </t>
+  </si>
+  <si>
+    <t>Solitary behavior at high population density in tuco-tucos (Ctenomys sp.) from Parque Nacional Los Cardones, Argentina. Journal of Mammalogy, 105(5): 1117-1129.</t>
   </si>
   <si>
     <t>Marquez, J.; Chebez, C.; Haene, E.; Flores, A. y Sanchez E.</t>
   </si>
   <si>
     <t>Sistema Provincial de Areas Naturales Protegidas. Provincia de San Juan, República Argentina. 65pp</t>
   </si>
   <si>
     <t xml:space="preserve">Márquez, J. y Ripoll, Y. </t>
   </si>
   <si>
     <t>Plantas vasculares endémicas  y su estado de protección en la provincia de San Juan. 2º Encuentro Regional de Conservación. San Juan.</t>
   </si>
   <si>
     <t>Márquez, J.</t>
   </si>
   <si>
     <t xml:space="preserve">Martinez Carretero E </t>
   </si>
   <si>
     <t>Diversidad biológica y cultural de los Altos Andes Centrales de Argentina: línea de base de la reserva biósfera San Guillermo-San Juan / Eduardo Martínez Carretero; edición literaria a cargo de Eduardo Martínez Carretero. - 1a ed.</t>
   </si>
   <si>
     <t>Monguillot, J. C.</t>
   </si>
@@ -655,51 +661,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C55"/>
+  <dimension ref="A1:C56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2">
         <v>2009</v>
       </c>
@@ -1075,241 +1081,252 @@
         <v>61</v>
       </c>
       <c r="B36">
         <v>1998</v>
       </c>
       <c r="C36" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37">
         <v>2002</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38">
-        <v>1991</v>
+        <v>2024</v>
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
-        <v>2012</v>
+        <v>1991</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2012</v>
+      </c>
+      <c r="C40" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B41">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1999</v>
+      </c>
+      <c r="C41" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B43">
         <v>2003</v>
       </c>
       <c r="C43" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B44">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>79</v>
       </c>
       <c r="B46">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="C46" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>81</v>
       </c>
       <c r="B47">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>83</v>
       </c>
       <c r="B48">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>85</v>
       </c>
       <c r="B49">
-        <v>1983</v>
+        <v>2002</v>
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>87</v>
       </c>
       <c r="B50">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>89</v>
       </c>
       <c r="B51">
-        <v>1989</v>
+        <v>1980</v>
       </c>
       <c r="C51" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>91</v>
       </c>
       <c r="B52">
-        <v>2025</v>
+        <v>1989</v>
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53">
-        <v>2006</v>
+        <v>2025</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>95</v>
       </c>
       <c r="B54">
         <v>2006</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>97</v>
       </c>
       <c r="B55">
         <v>2006</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
+        <v>99</v>
+      </c>
+      <c r="B56">
+        <v>2006</v>
+      </c>
+      <c r="C56" t="s">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">