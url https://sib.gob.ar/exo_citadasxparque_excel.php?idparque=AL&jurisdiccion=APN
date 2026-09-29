--- v0 (2026-06-06)
+++ v1 (2026-09-29)
@@ -131,84 +131,84 @@
   <si>
     <t>Callipepla californica</t>
   </si>
   <si>
     <t>PASSERIFORMES</t>
   </si>
   <si>
     <t>Passeridae</t>
   </si>
   <si>
     <t>Passer domesticus</t>
   </si>
   <si>
     <t>PELECANIFORMES</t>
   </si>
   <si>
     <t>Ardeidae</t>
   </si>
   <si>
     <t>Bubulcus ibis</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Cervus elaphus</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Canis lupus subsp. familiaris</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Neovison vison</t>
-  </si>
-[...19 lines deleted...]
-    <t>Sus scrofa</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
   <si>
     <t>Equus caballus</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
   <si>
     <t>Muridae</t>
   </si>
@@ -1514,91 +1514,91 @@
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15" t="s">
         <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
       <c r="F15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" t="s">
         <v>44</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
         <v>47</v>
       </c>
       <c r="F17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="E19" t="s">
         <v>52</v>
       </c>
       <c r="F19" t="s">