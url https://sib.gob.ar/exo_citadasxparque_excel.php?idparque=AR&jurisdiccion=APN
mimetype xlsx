--- v0 (2026-06-06)
+++ v1 (2026-10-09)
@@ -56,81 +56,81 @@
   <si>
     <t>ANIMALIA</t>
   </si>
   <si>
     <t>ARTHROPODA</t>
   </si>
   <si>
     <t>INSECTA</t>
   </si>
   <si>
     <t>HYMENOPTERA</t>
   </si>
   <si>
     <t>Apidae</t>
   </si>
   <si>
     <t>Bombus ruderatus</t>
   </si>
   <si>
     <t>CHORDATA</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Cervus elaphus</t>
+  </si>
+  <si>
+    <t>Dama dama</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Felis sylvestris subsp. catus</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Neovison vison</t>
-  </si>
-[...16 lines deleted...]
-    <t>Dama dama</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>PLANTAE</t>
   </si>
   <si>
     <t>TRACHEOPHYTA</t>
   </si>
   <si>
     <t>LILIOPSIDA</t>
   </si>
   <si>
     <t>POALES</t>
   </si>
   <si>
     <t>Cyperaceae</t>
   </si>
@@ -685,94 +685,94 @@
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>12</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" t="s">
         <v>27</v>
       </c>
     </row>