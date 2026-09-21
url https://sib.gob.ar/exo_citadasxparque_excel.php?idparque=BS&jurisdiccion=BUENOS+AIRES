--- v0 (2026-06-24)
+++ v1 (2026-09-21)
@@ -41,51 +41,51 @@
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>ANIMALIA</t>
   </si>
   <si>
     <t>CHORDATA</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
+    <t>ARTIODACTYLA</t>
   </si>
   <si>
     <t>Suidae</t>
   </si>
   <si>
     <t>Sus scrofa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">