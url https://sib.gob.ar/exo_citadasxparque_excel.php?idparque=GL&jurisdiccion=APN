--- v0 (2026-06-16)
+++ v1 (2026-10-08)
@@ -110,66 +110,66 @@
   <si>
     <t>Columba livia</t>
   </si>
   <si>
     <t>PASSERIFORMES</t>
   </si>
   <si>
     <t>Passeridae</t>
   </si>
   <si>
     <t>Passer domesticus</t>
   </si>
   <si>
     <t>PELECANIFORMES</t>
   </si>
   <si>
     <t>Ardeidae</t>
   </si>
   <si>
     <t>Bubulcus ibis</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Canis lupus subsp. familiaris</t>
-  </si>
-[...7 lines deleted...]
-    <t>Bos taurus</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
   <si>
     <t>Equus caballus</t>
   </si>
   <si>
     <t>PLANTAE</t>
   </si>
   <si>
     <t>TRACHEOPHYTA</t>
   </si>