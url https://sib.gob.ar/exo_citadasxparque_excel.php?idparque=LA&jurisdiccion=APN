--- v0 (2026-06-06)
+++ v1 (2026-10-14)
@@ -149,90 +149,90 @@
   <si>
     <t>Gallus gallus</t>
   </si>
   <si>
     <t>PASSERIFORMES</t>
   </si>
   <si>
     <t>Passeridae</t>
   </si>
   <si>
     <t>Passer domesticus</t>
   </si>
   <si>
     <t>PELECANIFORMES</t>
   </si>
   <si>
     <t>Ardeidae</t>
   </si>
   <si>
     <t>Bubulcus ibis</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Capra hircus</t>
+  </si>
+  <si>
+    <t>Ovis aries</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Cervus elaphus</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Canis lupus subsp. familiaris</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Neovison vison</t>
-  </si>
-[...25 lines deleted...]
-    <t>Sus scrofa</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>Oryctolagus cuniculus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
   <si>
     <t>Equus caballus</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
@@ -1459,148 +1459,148 @@
       </c>
       <c r="D16" t="s">
         <v>45</v>
       </c>
       <c r="E16" t="s">
         <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17" t="s">
         <v>45</v>
       </c>
       <c r="E17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>20</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>20</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" t="s">
         <v>50</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F20" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E22" t="s">
         <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>20</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="E23" t="s">
         <v>60</v>
       </c>
       <c r="F23" t="s">