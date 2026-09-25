--- v0 (2026-05-19)
+++ v1 (2026-09-25)
@@ -71,51 +71,51 @@
   <si>
     <t>Columba livia</t>
   </si>
   <si>
     <t>PASSERIFORMES</t>
   </si>
   <si>
     <t>Passeridae</t>
   </si>
   <si>
     <t>Passer domesticus</t>
   </si>
   <si>
     <t>PELECANIFORMES</t>
   </si>
   <si>
     <t>Ardeidae</t>
   </si>
   <si>
     <t>Bubulcus ibis</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
+    <t>ARTIODACTYLA</t>
   </si>
   <si>
     <t>Bovidae</t>
   </si>
   <si>
     <t>Antilope cervicapra</t>
   </si>
   <si>
     <t>Cervidae</t>
   </si>
   <si>
     <t>Axis axis</t>
   </si>
   <si>
     <t>Suidae</t>
   </si>
   <si>
     <t>Sus scrofa</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>