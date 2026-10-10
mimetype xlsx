--- v0 (2026-06-06)
+++ v1 (2026-10-10)
@@ -71,51 +71,51 @@
   <si>
     <t>Columba livia</t>
   </si>
   <si>
     <t>PASSERIFORMES</t>
   </si>
   <si>
     <t>Passeridae</t>
   </si>
   <si>
     <t>Passer domesticus</t>
   </si>
   <si>
     <t>PELECANIFORMES</t>
   </si>
   <si>
     <t>Ardeidae</t>
   </si>
   <si>
     <t>Bubulcus ibis</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
+    <t>ARTIODACTYLA</t>
   </si>
   <si>
     <t>Bovidae</t>
   </si>
   <si>
     <t>Bos taurus</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
   <si>
     <t>Muridae</t>
   </si>
   <si>
     <t>Mus musculus</t>
   </si>
   <si>
     <t>PLANTAE</t>
   </si>
   <si>
     <t>TRACHEOPHYTA</t>
   </si>
   <si>
     <t>LILIOPSIDA</t>
   </si>