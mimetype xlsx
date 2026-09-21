--- v0 (2026-06-21)
+++ v1 (2026-09-21)
@@ -71,69 +71,69 @@
   <si>
     <t>Charadrius vociferus</t>
   </si>
   <si>
     <t>COLUMBIFORMES</t>
   </si>
   <si>
     <t>Columbidae</t>
   </si>
   <si>
     <t>Columba livia</t>
   </si>
   <si>
     <t>PELECANIFORMES</t>
   </si>
   <si>
     <t>Ardeidae</t>
   </si>
   <si>
     <t>Bubulcus ibis</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Capra hircus</t>
+  </si>
+  <si>
+    <t>Ovis aries</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Canis lupus subsp. familiaris</t>
-  </si>
-[...10 lines deleted...]
-    <t>Ovis aries</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
   <si>
     <t>Equus asinus</t>
   </si>
   <si>
     <t>PLANTAE</t>
   </si>
   <si>
     <t>TRACHEOPHYTA</t>
   </si>
@@ -612,74 +612,74 @@
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
     </row>