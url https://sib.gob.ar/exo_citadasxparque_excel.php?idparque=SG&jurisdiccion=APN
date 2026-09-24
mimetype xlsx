--- v0 (2026-06-06)
+++ v1 (2026-09-24)
@@ -74,51 +74,51 @@
   <si>
     <t>AVES</t>
   </si>
   <si>
     <t>COLUMBIFORMES</t>
   </si>
   <si>
     <t>Columbidae</t>
   </si>
   <si>
     <t>Columba livia</t>
   </si>
   <si>
     <t>PELECANIFORMES</t>
   </si>
   <si>
     <t>Ardeidae</t>
   </si>
   <si>
     <t>Bubulcus ibis</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
+    <t>ARTIODACTYLA</t>
   </si>
   <si>
     <t>Bovidae</t>
   </si>
   <si>
     <t>Bos taurus</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
   <si>
     <t>Equus asinus</t>
   </si>