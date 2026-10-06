--- v0 (2026-06-15)
+++ v1 (2026-10-06)
@@ -62,51 +62,51 @@
   <si>
     <t>AVES</t>
   </si>
   <si>
     <t>PASSERIFORMES</t>
   </si>
   <si>
     <t>Passeridae</t>
   </si>
   <si>
     <t>Passer domesticus</t>
   </si>
   <si>
     <t>PELECANIFORMES</t>
   </si>
   <si>
     <t>Ardeidae</t>
   </si>
   <si>
     <t>Bubulcus ibis</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
+    <t>ARTIODACTYLA</t>
   </si>
   <si>
     <t>Bovidae</t>
   </si>
   <si>
     <t>Bos taurus</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
   <si>
     <t>Equus asinus</t>
   </si>