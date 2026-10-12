--- v0 (2026-06-06)
+++ v1 (2026-10-12)
@@ -80,81 +80,81 @@
   <si>
     <t>AVES</t>
   </si>
   <si>
     <t>PASSERIFORMES</t>
   </si>
   <si>
     <t>Passeridae</t>
   </si>
   <si>
     <t>Passer domesticus</t>
   </si>
   <si>
     <t>PELECANIFORMES</t>
   </si>
   <si>
     <t>Ardeidae</t>
   </si>
   <si>
     <t>Bubulcus ibis</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Canis lupus</t>
   </si>
   <si>
     <t>Canis lupus subsp. familiaris</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Felis sylvestris subsp. catus</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Neovison vison</t>
-  </si>
-[...7 lines deleted...]
-    <t>Bos taurus</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Oryctolagus cuniculus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
   <si>
     <t>Equus caballus</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
   <si>
     <t>Castoridae</t>
   </si>
@@ -877,111 +877,111 @@
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">