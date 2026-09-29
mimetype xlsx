--- v0 (2026-06-06)
+++ v1 (2026-09-29)
@@ -836,144 +836,144 @@
   <si>
     <t>PSITTACIFORMES</t>
   </si>
   <si>
     <t>Psittacidae</t>
   </si>
   <si>
     <t>Cyanoliseus patagonus</t>
   </si>
   <si>
     <t>Enicognathus ferrugineus</t>
   </si>
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio flammeus</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Glaucidium nana</t>
   </si>
   <si>
     <t>Strix rufipes</t>
   </si>
   <si>
     <t>Tytonidae</t>
   </si>
   <si>
     <t>Tyto furcata</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Phalacrocoracidae</t>
   </si>
   <si>
     <t>Phalacrocorax atriceps</t>
   </si>
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Cervus elaphus</t>
+  </si>
+  <si>
+    <t>Hippocamelus bisulcus</t>
+  </si>
+  <si>
+    <t>Pudu puda</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Leopardus geoffroyi</t>
   </si>
   <si>
     <t>Leopardus guigna</t>
   </si>
   <si>
     <t>Puma concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Lontra provocax</t>
   </si>
   <si>
     <t>Neovison vison</t>
-  </si>
-[...25 lines deleted...]
-    <t>Sus scrofa</t>
   </si>
   <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Histiotus magellanicus</t>
   </si>
   <si>
     <t>Histiotus montanus</t>
   </si>
   <si>
     <t>Lasiurus blossevillii</t>
   </si>
   <si>
     <t>Myotis chiloensis</t>
   </si>
@@ -7785,215 +7785,215 @@
       </c>
       <c r="D185" t="s">
         <v>284</v>
       </c>
       <c r="E185" t="s">
         <v>291</v>
       </c>
       <c r="F185" t="s">
         <v>292</v>
       </c>
       <c r="G185" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
         <v>7</v>
       </c>
       <c r="B186" t="s">
         <v>57</v>
       </c>
       <c r="C186" t="s">
         <v>283</v>
       </c>
       <c r="D186" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="E186" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F186" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G186" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
         <v>7</v>
       </c>
       <c r="B187" t="s">
         <v>57</v>
       </c>
       <c r="C187" t="s">
         <v>283</v>
       </c>
       <c r="D187" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="E187" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="F187" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="G187" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
         <v>7</v>
       </c>
       <c r="B188" t="s">
         <v>57</v>
       </c>
       <c r="C188" t="s">
         <v>283</v>
       </c>
       <c r="D188" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="E188" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="F188" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="G188" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
         <v>7</v>
       </c>
       <c r="B189" t="s">
         <v>57</v>
       </c>
       <c r="C189" t="s">
         <v>283</v>
       </c>
       <c r="D189" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E189" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F189" t="s">
         <v>299</v>
       </c>
       <c r="G189" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
         <v>7</v>
       </c>
       <c r="B190" t="s">
         <v>57</v>
       </c>
       <c r="C190" t="s">
         <v>283</v>
       </c>
       <c r="D190" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E190" t="s">
         <v>300</v>
       </c>
       <c r="F190" t="s">
         <v>301</v>
       </c>
       <c r="G190" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
         <v>7</v>
       </c>
       <c r="B191" t="s">
         <v>57</v>
       </c>
       <c r="C191" t="s">
         <v>283</v>
       </c>
       <c r="D191" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E191" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F191" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G191" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
         <v>7</v>
       </c>
       <c r="B192" t="s">
         <v>57</v>
       </c>
       <c r="C192" t="s">
         <v>283</v>
       </c>
       <c r="D192" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E192" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F192" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G192" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
         <v>7</v>
       </c>
       <c r="B193" t="s">
         <v>57</v>
       </c>
       <c r="C193" t="s">
         <v>283</v>
       </c>
       <c r="D193" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E193" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F193" t="s">
         <v>305</v>
       </c>
       <c r="G193" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
         <v>7</v>
       </c>
       <c r="B194" t="s">
         <v>57</v>
       </c>
       <c r="C194" t="s">
         <v>283</v>
       </c>
       <c r="D194" t="s">
         <v>306</v>
       </c>
       <c r="E194" t="s">
         <v>307</v>
       </c>
       <c r="F194" t="s">