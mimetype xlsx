--- v0 (2026-05-13)
+++ v1 (2026-09-18)
@@ -1199,213 +1199,213 @@
   <si>
     <t>PSITTACIFORMES</t>
   </si>
   <si>
     <t>Psittacidae</t>
   </si>
   <si>
     <t>Cyanoliseus patagonus</t>
   </si>
   <si>
     <t>Psilopsiagon aymara</t>
   </si>
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio flammeus</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Glaucidium brasilianum</t>
   </si>
   <si>
     <t>Glaucidium nana</t>
   </si>
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>Tytonidae</t>
   </si>
   <si>
     <t>Tyto furcata</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Phalacrocoracidae</t>
   </si>
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Nothoprocta pentlandii</t>
   </si>
   <si>
     <t>Nothura darwinii</t>
   </si>
   <si>
     <t>Nothura maculosa</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Ovis aries</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex culpaeus subsp. smithersi</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Herpailurus yagouaroundi</t>
   </si>
   <si>
     <t>Leopardus geoffroyi</t>
   </si>
   <si>
     <t>Leopardus pajeros</t>
   </si>
   <si>
     <t>Puma concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Lontra longicaudis</t>
   </si>
   <si>
     <t>Probable</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...16 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Eumops perotis</t>
   </si>
   <si>
-    <t>Molossus rufus</t>
+    <t>Molossus fluminensis</t>
   </si>
   <si>
     <t>Promops nasutus</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Phyllostomidae</t>
   </si>
   <si>
     <t>Desmodus rotundus</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Aeorestes villosissimus</t>
   </si>
   <si>
     <t>Dasypterus ega</t>
   </si>
   <si>
     <t>Histiotus macrotus</t>
   </si>
   <si>
     <t>Histiotus montanus</t>
   </si>
   <si>
     <t>Lasiurus blossevillii</t>
   </si>
   <si>
     <t>Myotis dinellii</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Thylamys pusillus</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
   <si>
     <t>Caviidae</t>
   </si>
   <si>
     <t>Cavia aperea</t>
   </si>
   <si>
     <t>Cavia sp.</t>
   </si>
@@ -8689,517 +8689,517 @@
       </c>
       <c r="E289" t="s">
         <v>411</v>
       </c>
       <c r="F289" t="s">
         <v>413</v>
       </c>
       <c r="G289" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
         <v>7</v>
       </c>
       <c r="B290" t="s">
         <v>87</v>
       </c>
       <c r="C290" t="s">
         <v>409</v>
       </c>
       <c r="D290" t="s">
         <v>410</v>
       </c>
       <c r="E290" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="F290" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="G290" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
         <v>7</v>
       </c>
       <c r="B291" t="s">
         <v>87</v>
       </c>
       <c r="C291" t="s">
         <v>409</v>
       </c>
       <c r="D291" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="E291" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F291" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="G291" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
         <v>7</v>
       </c>
       <c r="B292" t="s">
         <v>87</v>
       </c>
       <c r="C292" t="s">
         <v>409</v>
       </c>
       <c r="D292" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="E292" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F292" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="G292" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
         <v>7</v>
       </c>
       <c r="B293" t="s">
         <v>87</v>
       </c>
       <c r="C293" t="s">
         <v>409</v>
       </c>
       <c r="D293" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="E293" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F293" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="G293" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
         <v>7</v>
       </c>
       <c r="B294" t="s">
         <v>87</v>
       </c>
       <c r="C294" t="s">
         <v>409</v>
       </c>
       <c r="D294" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="E294" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="F294" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G294" t="s">
-        <v>13</v>
+        <v>129</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
         <v>7</v>
       </c>
       <c r="B295" t="s">
         <v>87</v>
       </c>
       <c r="C295" t="s">
         <v>409</v>
       </c>
       <c r="D295" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="E295" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F295" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="G295" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
         <v>7</v>
       </c>
       <c r="B296" t="s">
         <v>87</v>
       </c>
       <c r="C296" t="s">
         <v>409</v>
       </c>
       <c r="D296" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="E296" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F296" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G296" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
         <v>7</v>
       </c>
       <c r="B297" t="s">
         <v>87</v>
       </c>
       <c r="C297" t="s">
         <v>409</v>
       </c>
       <c r="D297" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="E297" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F297" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G297" t="s">
-        <v>425</v>
+        <v>13</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
         <v>7</v>
       </c>
       <c r="B298" t="s">
         <v>87</v>
       </c>
       <c r="C298" t="s">
         <v>409</v>
       </c>
       <c r="D298" t="s">
+        <v>416</v>
+      </c>
+      <c r="E298" t="s">
         <v>426</v>
       </c>
-      <c r="E298" t="s">
+      <c r="F298" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="G298" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
         <v>7</v>
       </c>
       <c r="B299" t="s">
         <v>87</v>
       </c>
       <c r="C299" t="s">
         <v>409</v>
       </c>
       <c r="D299" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="E299" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F299" t="s">
         <v>429</v>
       </c>
       <c r="G299" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
         <v>7</v>
       </c>
       <c r="B300" t="s">
         <v>87</v>
       </c>
       <c r="C300" t="s">
         <v>409</v>
       </c>
       <c r="D300" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="E300" t="s">
+        <v>428</v>
+      </c>
+      <c r="F300" t="s">
         <v>430</v>
       </c>
-      <c r="F300" t="s">
+      <c r="G300" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
         <v>7</v>
       </c>
       <c r="B301" t="s">
         <v>87</v>
       </c>
       <c r="C301" t="s">
         <v>409</v>
       </c>
       <c r="D301" t="s">
         <v>432</v>
       </c>
       <c r="E301" t="s">
         <v>433</v>
       </c>
       <c r="F301" t="s">
         <v>434</v>
       </c>
       <c r="G301" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
         <v>7</v>
       </c>
       <c r="B302" t="s">
         <v>87</v>
       </c>
       <c r="C302" t="s">
         <v>409</v>
       </c>
       <c r="D302" t="s">
         <v>432</v>
       </c>
       <c r="E302" t="s">
         <v>433</v>
       </c>
       <c r="F302" t="s">
         <v>435</v>
       </c>
       <c r="G302" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
         <v>7</v>
       </c>
       <c r="B303" t="s">
         <v>87</v>
       </c>
       <c r="C303" t="s">
         <v>409</v>
       </c>
       <c r="D303" t="s">
         <v>432</v>
       </c>
       <c r="E303" t="s">
         <v>433</v>
       </c>
       <c r="F303" t="s">
         <v>436</v>
       </c>
       <c r="G303" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
         <v>7</v>
       </c>
       <c r="B304" t="s">
         <v>87</v>
       </c>
       <c r="C304" t="s">
         <v>409</v>
       </c>
       <c r="D304" t="s">
         <v>432</v>
       </c>
       <c r="E304" t="s">
         <v>433</v>
       </c>
       <c r="F304" t="s">
         <v>437</v>
       </c>
       <c r="G304" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
         <v>7</v>
       </c>
       <c r="B305" t="s">
         <v>87</v>
       </c>
       <c r="C305" t="s">
         <v>409</v>
       </c>
       <c r="D305" t="s">
         <v>432</v>
       </c>
       <c r="E305" t="s">
         <v>438</v>
       </c>
       <c r="F305" t="s">
         <v>439</v>
       </c>
       <c r="G305" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
         <v>7</v>
       </c>
       <c r="B306" t="s">
         <v>87</v>
       </c>
       <c r="C306" t="s">
         <v>409</v>
       </c>
       <c r="D306" t="s">
         <v>432</v>
       </c>
       <c r="E306" t="s">
         <v>440</v>
       </c>
       <c r="F306" t="s">
         <v>441</v>
       </c>
       <c r="G306" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
         <v>7</v>
       </c>
       <c r="B307" t="s">
         <v>87</v>
       </c>
       <c r="C307" t="s">
         <v>409</v>
       </c>
       <c r="D307" t="s">
         <v>432</v>
       </c>
       <c r="E307" t="s">
         <v>440</v>
       </c>
       <c r="F307" t="s">
         <v>442</v>
       </c>
       <c r="G307" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
         <v>7</v>
       </c>
       <c r="B308" t="s">
         <v>87</v>
       </c>
       <c r="C308" t="s">
         <v>409</v>
       </c>
       <c r="D308" t="s">
         <v>432</v>
       </c>
       <c r="E308" t="s">
         <v>440</v>
       </c>
       <c r="F308" t="s">
         <v>443</v>
       </c>
       <c r="G308" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
         <v>7</v>
       </c>
       <c r="B309" t="s">
         <v>87</v>
       </c>
       <c r="C309" t="s">
         <v>409</v>
       </c>
       <c r="D309" t="s">
         <v>432</v>
       </c>
       <c r="E309" t="s">
         <v>440</v>
       </c>
       <c r="F309" t="s">
         <v>444</v>
       </c>
       <c r="G309" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
         <v>7</v>
       </c>
       <c r="B310" t="s">
         <v>87</v>
       </c>
       <c r="C310" t="s">
         <v>409</v>
       </c>
       <c r="D310" t="s">
         <v>432</v>
       </c>
       <c r="E310" t="s">
         <v>440</v>
       </c>
       <c r="F310" t="s">
         <v>445</v>
       </c>
       <c r="G310" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
         <v>7</v>
       </c>
       <c r="B311" t="s">
         <v>87</v>
       </c>
       <c r="C311" t="s">
         <v>409</v>
       </c>
       <c r="D311" t="s">
         <v>432</v>
       </c>
       <c r="E311" t="s">
         <v>440</v>
       </c>
       <c r="F311" t="s">
         <v>446</v>
       </c>
       <c r="G311" t="s">
         <v>13</v>
       </c>
     </row>
@@ -9385,51 +9385,51 @@
       </c>
       <c r="G319" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
         <v>7</v>
       </c>
       <c r="B320" t="s">
         <v>87</v>
       </c>
       <c r="C320" t="s">
         <v>409</v>
       </c>
       <c r="D320" t="s">
         <v>454</v>
       </c>
       <c r="E320" t="s">
         <v>460</v>
       </c>
       <c r="F320" t="s">
         <v>462</v>
       </c>
       <c r="G320" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
         <v>7</v>
       </c>
       <c r="B321" t="s">
         <v>87</v>
       </c>
       <c r="C321" t="s">
         <v>409</v>
       </c>
       <c r="D321" t="s">
         <v>454</v>
       </c>
       <c r="E321" t="s">
         <v>460</v>
       </c>
       <c r="F321" t="s">
         <v>463</v>
       </c>
       <c r="G321" t="s">
         <v>13</v>
       </c>
     </row>
@@ -9454,74 +9454,74 @@
       </c>
       <c r="G322" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
         <v>7</v>
       </c>
       <c r="B323" t="s">
         <v>87</v>
       </c>
       <c r="C323" t="s">
         <v>409</v>
       </c>
       <c r="D323" t="s">
         <v>454</v>
       </c>
       <c r="E323" t="s">
         <v>460</v>
       </c>
       <c r="F323" t="s">
         <v>465</v>
       </c>
       <c r="G323" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
         <v>7</v>
       </c>
       <c r="B324" t="s">
         <v>87</v>
       </c>
       <c r="C324" t="s">
         <v>409</v>
       </c>
       <c r="D324" t="s">
         <v>454</v>
       </c>
       <c r="E324" t="s">
         <v>460</v>
       </c>
       <c r="F324" t="s">
         <v>466</v>
       </c>
       <c r="G324" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
         <v>7</v>
       </c>
       <c r="B325" t="s">
         <v>87</v>
       </c>
       <c r="C325" t="s">
         <v>409</v>
       </c>
       <c r="D325" t="s">
         <v>454</v>
       </c>
       <c r="E325" t="s">
         <v>460</v>
       </c>
       <c r="F325" t="s">
         <v>467</v>
       </c>
       <c r="G325" t="s">
         <v>13</v>
       </c>
     </row>
@@ -9569,120 +9569,120 @@
       </c>
       <c r="G327" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
         <v>7</v>
       </c>
       <c r="B328" t="s">
         <v>87</v>
       </c>
       <c r="C328" t="s">
         <v>409</v>
       </c>
       <c r="D328" t="s">
         <v>454</v>
       </c>
       <c r="E328" t="s">
         <v>460</v>
       </c>
       <c r="F328" t="s">
         <v>470</v>
       </c>
       <c r="G328" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
         <v>7</v>
       </c>
       <c r="B329" t="s">
         <v>87</v>
       </c>
       <c r="C329" t="s">
         <v>409</v>
       </c>
       <c r="D329" t="s">
         <v>454</v>
       </c>
       <c r="E329" t="s">
         <v>460</v>
       </c>
       <c r="F329" t="s">
         <v>471</v>
       </c>
       <c r="G329" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
         <v>7</v>
       </c>
       <c r="B330" t="s">
         <v>87</v>
       </c>
       <c r="C330" t="s">
         <v>409</v>
       </c>
       <c r="D330" t="s">
         <v>454</v>
       </c>
       <c r="E330" t="s">
         <v>460</v>
       </c>
       <c r="F330" t="s">
         <v>472</v>
       </c>
       <c r="G330" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
         <v>7</v>
       </c>
       <c r="B331" t="s">
         <v>87</v>
       </c>
       <c r="C331" t="s">
         <v>409</v>
       </c>
       <c r="D331" t="s">
         <v>454</v>
       </c>
       <c r="E331" t="s">
         <v>473</v>
       </c>
       <c r="F331" t="s">
         <v>474</v>
       </c>
       <c r="G331" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
         <v>7</v>
       </c>
       <c r="B332" t="s">
         <v>87</v>
       </c>
       <c r="C332" t="s">
         <v>409</v>
       </c>
       <c r="D332" t="s">
         <v>454</v>
       </c>
       <c r="E332" t="s">
         <v>475</v>
       </c>
       <c r="F332" t="s">
         <v>476</v>
       </c>
       <c r="G332" t="s">
         <v>13</v>
       </c>
     </row>
@@ -9960,51 +9960,51 @@
       </c>
       <c r="G344" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
         <v>7</v>
       </c>
       <c r="B345" t="s">
         <v>87</v>
       </c>
       <c r="C345" t="s">
         <v>481</v>
       </c>
       <c r="D345" t="s">
         <v>482</v>
       </c>
       <c r="E345" t="s">
         <v>495</v>
       </c>
       <c r="F345" t="s">
         <v>496</v>
       </c>
       <c r="G345" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
         <v>7</v>
       </c>
       <c r="B346" t="s">
         <v>87</v>
       </c>
       <c r="C346" t="s">
         <v>481</v>
       </c>
       <c r="D346" t="s">
         <v>482</v>
       </c>
       <c r="E346" t="s">
         <v>497</v>
       </c>
       <c r="F346" t="s">
         <v>498</v>
       </c>
       <c r="G346" t="s">
         <v>13</v>
       </c>
     </row>