--- v0 (2026-06-15)
+++ v1 (2026-10-08)
@@ -206,75 +206,75 @@
   <si>
     <t>Eudyptes chrysocome</t>
   </si>
   <si>
     <t>Spheniscus magellanicus</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Fregatidae</t>
   </si>
   <si>
     <t>Fregata magnificens</t>
   </si>
   <si>
     <t>Phalacrocoracidae</t>
   </si>
   <si>
     <t>Phalacrocorax magellanicus</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Ozotoceros bezoarticus</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Phocidae</t>
   </si>
   <si>
     <t>Mirounga leonina</t>
-  </si>
-[...16 lines deleted...]
-    <t>Sus scrofa</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
   <si>
     <t>Muridae</t>
   </si>
   <si>
     <t>Rattus sp.</t>
   </si>
   <si>
     <t>REPTILIA</t>
   </si>
   <si>
     <t>TESTUDINES</t>
   </si>
   <si>
     <t>Cheloniidae</t>
   </si>
   <si>
     <t>Caretta caretta</t>
   </si>
   <si>
     <t>Chelonia mydas</t>
   </si>
@@ -1141,97 +1141,97 @@
       </c>
       <c r="G22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>63</v>
       </c>
       <c r="D23" t="s">
         <v>64</v>
       </c>
       <c r="E23" t="s">
         <v>65</v>
       </c>
       <c r="F23" t="s">
         <v>66</v>
       </c>
       <c r="G23" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E24" t="s">
         <v>68</v>
       </c>
       <c r="F24" t="s">
         <v>69</v>
       </c>
       <c r="G24" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E25" t="s">
         <v>71</v>
       </c>
       <c r="F25" t="s">
         <v>72</v>
       </c>
       <c r="G25" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26" t="s">
         <v>73</v>
       </c>
       <c r="E26" t="s">
         <v>74</v>
       </c>
       <c r="F26" t="s">
         <v>75</v>
       </c>
       <c r="G26" t="s">
         <v>24</v>
       </c>
     </row>