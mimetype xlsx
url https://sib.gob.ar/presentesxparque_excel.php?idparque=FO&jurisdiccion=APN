--- v0 (2026-05-28)
+++ v1 (2026-08-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="745">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="744">
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Presencia</t>
   </si>
   <si>
     <t>ANIMALIA</t>
   </si>
   <si>
@@ -2193,53 +2193,50 @@
     <t>Acanthosyris falcata</t>
   </si>
   <si>
     <t>Viscaceae</t>
   </si>
   <si>
     <t>Phoradendron bathyoryctum</t>
   </si>
   <si>
     <t>Phoradendron liga</t>
   </si>
   <si>
     <t>Ximeniaceae</t>
   </si>
   <si>
     <t>Ximenia americana</t>
   </si>
   <si>
     <t>SAPINDALES</t>
   </si>
   <si>
     <t>Anacardiaceae</t>
   </si>
   <si>
     <t>Schinopsis lorentzii</t>
-  </si>
-[...1 lines deleted...]
-    <t>Schinopsis quebracho-colorado</t>
   </si>
   <si>
     <t>Schinus fasciculatus</t>
   </si>
   <si>
     <t>Sapindaceae</t>
   </si>
   <si>
     <t>Sapindus saponaria</t>
   </si>
   <si>
     <t>Simaroubaceae</t>
   </si>
   <si>
     <t>Castela coccinea</t>
   </si>
   <si>
     <t>SOLANALES</t>
   </si>
   <si>
     <t>Solanaceae</t>
   </si>
   <si>
     <t>Lycium boerhaviaefolium</t>
   </si>
@@ -2593,51 +2590,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G492"/>
+  <dimension ref="A1:G491"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -13724,240 +13721,217 @@
       </c>
       <c r="E483" t="s">
         <v>725</v>
       </c>
       <c r="F483" t="s">
         <v>727</v>
       </c>
       <c r="G483" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
         <v>581</v>
       </c>
       <c r="B484" t="s">
         <v>582</v>
       </c>
       <c r="C484" t="s">
         <v>612</v>
       </c>
       <c r="D484" t="s">
         <v>724</v>
       </c>
       <c r="E484" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="F484" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="G484" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
         <v>581</v>
       </c>
       <c r="B485" t="s">
         <v>582</v>
       </c>
       <c r="C485" t="s">
         <v>612</v>
       </c>
       <c r="D485" t="s">
         <v>724</v>
       </c>
       <c r="E485" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F485" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G485" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
         <v>581</v>
       </c>
       <c r="B486" t="s">
         <v>582</v>
       </c>
       <c r="C486" t="s">
         <v>612</v>
       </c>
       <c r="D486" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="E486" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="F486" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="G486" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
         <v>581</v>
       </c>
       <c r="B487" t="s">
         <v>582</v>
       </c>
       <c r="C487" t="s">
         <v>612</v>
       </c>
       <c r="D487" t="s">
+        <v>732</v>
+      </c>
+      <c r="E487" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
       <c r="F487" t="s">
         <v>735</v>
       </c>
       <c r="G487" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
         <v>581</v>
       </c>
       <c r="B488" t="s">
         <v>582</v>
       </c>
       <c r="C488" t="s">
         <v>612</v>
       </c>
       <c r="D488" t="s">
+        <v>732</v>
+      </c>
+      <c r="E488" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
       <c r="F488" t="s">
         <v>736</v>
       </c>
       <c r="G488" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
         <v>581</v>
       </c>
       <c r="B489" t="s">
         <v>582</v>
       </c>
       <c r="C489" t="s">
         <v>612</v>
       </c>
       <c r="D489" t="s">
+        <v>732</v>
+      </c>
+      <c r="E489" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
       <c r="F489" t="s">
         <v>737</v>
       </c>
       <c r="G489" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
         <v>581</v>
       </c>
       <c r="B490" t="s">
         <v>582</v>
       </c>
       <c r="C490" t="s">
         <v>612</v>
       </c>
       <c r="D490" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="E490" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="F490" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="G490" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
         <v>581</v>
       </c>
       <c r="B491" t="s">
         <v>582</v>
       </c>
       <c r="C491" t="s">
         <v>612</v>
       </c>
       <c r="D491" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="E491" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="F491" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="G491" t="s">
-        <v>13</v>
-[...21 lines deleted...]
-      <c r="G492" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>