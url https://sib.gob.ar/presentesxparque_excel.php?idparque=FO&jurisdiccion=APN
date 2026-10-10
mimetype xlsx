--- v1 (2026-08-08)
+++ v2 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="744">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="745">
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Presencia</t>
   </si>
   <si>
     <t>ANIMALIA</t>
   </si>
   <si>
@@ -1232,51 +1232,51 @@
   <si>
     <t>Pionus maximiliani</t>
   </si>
   <si>
     <t>Thectocercus acuticaudatus</t>
   </si>
   <si>
     <t>RHEIFORMES</t>
   </si>
   <si>
     <t>Rheidae</t>
   </si>
   <si>
     <t>Rhea americana</t>
   </si>
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Glaucidium brasilianum</t>
   </si>
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>Strix chacoensis</t>
   </si>
   <si>
     <t>Strix rufipes</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Anhingidae</t>
   </si>
   <si>
     <t>Anhinga anhinga</t>
   </si>
   <si>
     <t>Phalacrocoracidae</t>
   </si>
@@ -1298,143 +1298,143 @@
   <si>
     <t>Eudromia formosa</t>
   </si>
   <si>
     <t>Nothoprocta cinerascens</t>
   </si>
   <si>
     <t>Nothura maculosa</t>
   </si>
   <si>
     <t>Rhynchotus rufescens</t>
   </si>
   <si>
     <t>TROGONIFORMES</t>
   </si>
   <si>
     <t>Trogonidae</t>
   </si>
   <si>
     <t>Trogon curucui</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Subulo gouazoubira</t>
+  </si>
+  <si>
+    <t>Tayassuidae</t>
+  </si>
+  <si>
+    <t>Dicotyles tajacu</t>
+  </si>
+  <si>
+    <t>Parachoerus wagneri</t>
+  </si>
+  <si>
+    <t>Tayassu pecari</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Cerdocyon thous</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Herpailurus yagouaroundi</t>
   </si>
   <si>
     <t>Leopardus geoffroyi</t>
   </si>
   <si>
     <t>Puma concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Lontra longicaudis</t>
   </si>
   <si>
     <t>Procyonidae</t>
   </si>
   <si>
     <t>Nasua nasua</t>
   </si>
   <si>
     <t>Procyon cancrivorus</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...25 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Eumops patagonicus</t>
   </si>
   <si>
     <t>Molossops temminckii</t>
   </si>
   <si>
+    <t>Molossus fluminensis</t>
+  </si>
+  <si>
     <t>Molossus molossus</t>
   </si>
   <si>
-    <t>Molossus rufus</t>
-[...1 lines deleted...]
-  <si>
     <t>Noctilionidae</t>
   </si>
   <si>
     <t>Noctilio leporinus</t>
   </si>
   <si>
     <t>Phyllostomidae</t>
   </si>
   <si>
     <t>Desmodus rotundus</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Myotis albescens</t>
   </si>
   <si>
     <t>Myotis dinellii</t>
   </si>
   <si>
     <t>Myotis riparius</t>
   </si>
   <si>
     <t>Neoeptesicus furinalis</t>
@@ -1454,51 +1454,51 @@
   <si>
     <t>Chaetophractus villosus</t>
   </si>
   <si>
     <t>Euphractus sexcinctus</t>
   </si>
   <si>
     <t>Priodontes maximus</t>
   </si>
   <si>
     <t>Tolypeutes matacus</t>
   </si>
   <si>
     <t>Dasypodidae</t>
   </si>
   <si>
     <t>Dasypus novemcinctus</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Monodelphis domestica</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Sylvilagus paraguensis</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
   <si>
     <t>Equus asinus</t>
   </si>
   <si>
     <t>Tapiridae</t>
   </si>
@@ -1748,57 +1748,60 @@
   <si>
     <t>TESTUDINES</t>
   </si>
   <si>
     <t>Chelidae</t>
   </si>
   <si>
     <t>Acanthochelys pallidipectoris</t>
   </si>
   <si>
     <t>Testudinidae</t>
   </si>
   <si>
     <t>Chelonoidis chilensis</t>
   </si>
   <si>
     <t>FUNGI</t>
   </si>
   <si>
     <t>ASCOMYCOTA</t>
   </si>
   <si>
     <t>LECANOROMYCETES</t>
   </si>
   <si>
+    <t>CALICIALES</t>
+  </si>
+  <si>
+    <t>Physciaceae</t>
+  </si>
+  <si>
+    <t>Heterodermia neocomosa</t>
+  </si>
+  <si>
     <t>TELOSCHISTALES</t>
-  </si>
-[...4 lines deleted...]
-    <t>Heterodermia neocomosa</t>
   </si>
   <si>
     <t>PLANTAE</t>
   </si>
   <si>
     <t>TRACHEOPHYTA</t>
   </si>
   <si>
     <t>LILIOPSIDA</t>
   </si>
   <si>
     <t>ASPARAGALES</t>
   </si>
   <si>
     <t>Orchidaceae</t>
   </si>
   <si>
     <t>Cyclopogon elatus</t>
   </si>
   <si>
     <t>Cyrtopodium paniculatum</t>
   </si>
   <si>
     <t>LILIALES</t>
   </si>
@@ -2590,51 +2593,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G491"/>
+  <dimension ref="A1:G494"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -9489,350 +9492,350 @@
       </c>
       <c r="E299" t="s">
         <v>429</v>
       </c>
       <c r="F299" t="s">
         <v>430</v>
       </c>
       <c r="G299" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
         <v>7</v>
       </c>
       <c r="B300" t="s">
         <v>31</v>
       </c>
       <c r="C300" t="s">
         <v>427</v>
       </c>
       <c r="D300" t="s">
         <v>428</v>
       </c>
       <c r="E300" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F300" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G300" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
         <v>7</v>
       </c>
       <c r="B301" t="s">
         <v>31</v>
       </c>
       <c r="C301" t="s">
         <v>427</v>
       </c>
       <c r="D301" t="s">
         <v>428</v>
       </c>
       <c r="E301" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F301" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G301" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
         <v>7</v>
       </c>
       <c r="B302" t="s">
         <v>31</v>
       </c>
       <c r="C302" t="s">
         <v>427</v>
       </c>
       <c r="D302" t="s">
         <v>428</v>
       </c>
       <c r="E302" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F302" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="G302" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
         <v>7</v>
       </c>
       <c r="B303" t="s">
         <v>31</v>
       </c>
       <c r="C303" t="s">
         <v>427</v>
       </c>
       <c r="D303" t="s">
         <v>428</v>
       </c>
       <c r="E303" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F303" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G303" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
         <v>7</v>
       </c>
       <c r="B304" t="s">
         <v>31</v>
       </c>
       <c r="C304" t="s">
         <v>427</v>
       </c>
       <c r="D304" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="E304" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="F304" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="G304" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
         <v>7</v>
       </c>
       <c r="B305" t="s">
         <v>31</v>
       </c>
       <c r="C305" t="s">
         <v>427</v>
       </c>
       <c r="D305" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="E305" t="s">
         <v>438</v>
       </c>
       <c r="F305" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G305" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
         <v>7</v>
       </c>
       <c r="B306" t="s">
         <v>31</v>
       </c>
       <c r="C306" t="s">
         <v>427</v>
       </c>
       <c r="D306" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="E306" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F306" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="G306" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
         <v>7</v>
       </c>
       <c r="B307" t="s">
         <v>31</v>
       </c>
       <c r="C307" t="s">
         <v>427</v>
       </c>
       <c r="D307" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="E307" t="s">
         <v>441</v>
       </c>
       <c r="F307" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="G307" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
         <v>7</v>
       </c>
       <c r="B308" t="s">
         <v>31</v>
       </c>
       <c r="C308" t="s">
         <v>427</v>
       </c>
       <c r="D308" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="E308" t="s">
         <v>441</v>
       </c>
       <c r="F308" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="G308" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
         <v>7</v>
       </c>
       <c r="B309" t="s">
         <v>31</v>
       </c>
       <c r="C309" t="s">
         <v>427</v>
       </c>
       <c r="D309" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E309" t="s">
         <v>445</v>
       </c>
       <c r="F309" t="s">
         <v>446</v>
       </c>
       <c r="G309" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
         <v>7</v>
       </c>
       <c r="B310" t="s">
         <v>31</v>
       </c>
       <c r="C310" t="s">
         <v>427</v>
       </c>
       <c r="D310" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E310" t="s">
         <v>447</v>
       </c>
       <c r="F310" t="s">
         <v>448</v>
       </c>
       <c r="G310" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
         <v>7</v>
       </c>
       <c r="B311" t="s">
         <v>31</v>
       </c>
       <c r="C311" t="s">
         <v>427</v>
       </c>
       <c r="D311" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E311" t="s">
+        <v>447</v>
+      </c>
+      <c r="F311" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="G311" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
         <v>7</v>
       </c>
       <c r="B312" t="s">
         <v>31</v>
       </c>
       <c r="C312" t="s">
         <v>427</v>
       </c>
       <c r="D312" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E312" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F312" t="s">
         <v>451</v>
       </c>
       <c r="G312" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
         <v>7</v>
       </c>
       <c r="B313" t="s">
         <v>31</v>
       </c>
       <c r="C313" t="s">
         <v>427</v>
       </c>
       <c r="D313" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E313" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F313" t="s">
         <v>452</v>
       </c>
       <c r="G313" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
         <v>7</v>
       </c>
       <c r="B314" t="s">
         <v>31</v>
       </c>
       <c r="C314" t="s">
         <v>427</v>
       </c>
       <c r="D314" t="s">
         <v>453</v>
       </c>
       <c r="E314" t="s">
         <v>454</v>
       </c>
       <c r="F314" t="s">
@@ -11616,2322 +11619,2391 @@
     <row r="392" spans="1:7">
       <c r="A392" t="s">
         <v>575</v>
       </c>
       <c r="B392" t="s">
         <v>576</v>
       </c>
       <c r="C392" t="s">
         <v>577</v>
       </c>
       <c r="D392" t="s">
         <v>578</v>
       </c>
       <c r="E392" t="s">
         <v>579</v>
       </c>
       <c r="F392" t="s">
         <v>580</v>
       </c>
       <c r="G392" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="B393" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="C393" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="D393" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="E393" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="F393" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="G393" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
+        <v>575</v>
+      </c>
+      <c r="B394" t="s">
+        <v>576</v>
+      </c>
+      <c r="C394" t="s">
+        <v>577</v>
+      </c>
+      <c r="D394" t="s">
         <v>581</v>
       </c>
-      <c r="B394" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E394" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="F394" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="G394" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
+        <v>575</v>
+      </c>
+      <c r="B395" t="s">
+        <v>576</v>
+      </c>
+      <c r="C395" t="s">
+        <v>577</v>
+      </c>
+      <c r="D395" t="s">
         <v>581</v>
       </c>
-      <c r="B395" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E395" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="F395" t="s">
-        <v>590</v>
+        <v>580</v>
       </c>
       <c r="G395" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B396" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C396" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D396" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="E396" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="F396" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="G396" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B397" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C397" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D397" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="E397" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="F397" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="G397" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B398" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C398" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D398" t="s">
+        <v>589</v>
+      </c>
+      <c r="E398" t="s">
+        <v>590</v>
+      </c>
+      <c r="F398" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>595</v>
       </c>
       <c r="G398" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B399" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C399" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D399" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E399" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F399" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="G399" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B400" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C400" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D400" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E400" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F400" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="G400" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B401" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C401" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D401" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E401" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F401" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="G401" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B402" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C402" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D402" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E402" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F402" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="G402" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B403" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C403" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D403" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E403" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F403" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="G403" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B404" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C404" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D404" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E404" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F404" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="G404" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B405" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C405" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D405" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E405" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F405" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="G405" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B406" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C406" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D406" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E406" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="F406" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="G406" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B407" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C407" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D407" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E407" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="F407" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="G407" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B408" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C408" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D408" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E408" t="s">
+        <v>593</v>
+      </c>
+      <c r="F408" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="G408" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B409" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C409" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D409" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E409" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F409" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="G409" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B410" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C410" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D410" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E410" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F410" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="G410" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B411" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C411" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D411" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="E411" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="F411" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="G411" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B412" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C412" t="s">
-        <v>612</v>
+        <v>584</v>
       </c>
       <c r="D412" t="s">
-        <v>613</v>
+        <v>592</v>
       </c>
       <c r="E412" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
       <c r="F412" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="G412" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B413" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C413" t="s">
-        <v>612</v>
+        <v>584</v>
       </c>
       <c r="D413" t="s">
-        <v>613</v>
+        <v>592</v>
       </c>
       <c r="E413" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
       <c r="F413" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="G413" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B414" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C414" t="s">
+        <v>584</v>
+      </c>
+      <c r="D414" t="s">
+        <v>610</v>
+      </c>
+      <c r="E414" t="s">
+        <v>611</v>
+      </c>
+      <c r="F414" t="s">
         <v>612</v>
-      </c>
-[...7 lines deleted...]
-        <v>617</v>
       </c>
       <c r="G414" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B415" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C415" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D415" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E415" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F415" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="G415" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B416" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C416" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D416" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E416" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F416" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="G416" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B417" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C417" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D417" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E417" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F417" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="G417" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B418" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C418" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D418" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E418" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F418" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="G418" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B419" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C419" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D419" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E419" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F419" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="G419" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B420" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C420" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D420" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="E420" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="F420" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="G420" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B421" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C421" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D421" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="E421" t="s">
-        <v>627</v>
+        <v>615</v>
       </c>
       <c r="F421" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="G421" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B422" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C422" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D422" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="E422" t="s">
-        <v>627</v>
+        <v>615</v>
       </c>
       <c r="F422" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="G422" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B423" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C423" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D423" t="s">
+        <v>624</v>
+      </c>
+      <c r="E423" t="s">
+        <v>625</v>
+      </c>
+      <c r="F423" t="s">
         <v>626</v>
-      </c>
-[...4 lines deleted...]
-        <v>630</v>
       </c>
       <c r="G423" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B424" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C424" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D424" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E424" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F424" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="G424" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B425" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C425" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D425" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="E425" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="F425" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="G425" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B426" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C426" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D426" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="E426" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="F426" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="G426" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B427" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C427" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D427" t="s">
+        <v>627</v>
+      </c>
+      <c r="E427" t="s">
+        <v>628</v>
+      </c>
+      <c r="F427" t="s">
         <v>632</v>
-      </c>
-[...4 lines deleted...]
-        <v>637</v>
       </c>
       <c r="G427" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B428" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C428" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D428" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E428" t="s">
+        <v>634</v>
+      </c>
+      <c r="F428" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="G428" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B429" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C429" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D429" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E429" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F429" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="G429" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B430" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C430" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D430" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E430" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F430" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="G430" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B431" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C431" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D431" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E431" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F431" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="G431" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B432" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C432" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D432" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E432" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F432" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="G432" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B433" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C433" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D433" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E433" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F433" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="G433" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B434" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C434" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D434" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E434" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="F434" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="G434" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B435" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C435" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D435" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E435" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="F435" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="G435" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B436" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C436" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D436" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E436" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="F436" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="G436" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B437" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C437" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D437" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E437" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="F437" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="G437" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B438" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C438" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D438" t="s">
-        <v>650</v>
+        <v>633</v>
       </c>
       <c r="E438" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="F438" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="G438" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B439" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C439" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D439" t="s">
-        <v>653</v>
+        <v>633</v>
       </c>
       <c r="E439" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="F439" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="G439" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B440" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C440" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D440" t="s">
-        <v>656</v>
+        <v>633</v>
       </c>
       <c r="E440" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="F440" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="G440" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B441" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C441" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D441" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="E441" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="F441" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="G441" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B442" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C442" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D442" t="s">
+        <v>654</v>
+      </c>
+      <c r="E442" t="s">
+        <v>655</v>
+      </c>
+      <c r="F442" t="s">
         <v>656</v>
-      </c>
-[...4 lines deleted...]
-        <v>660</v>
       </c>
       <c r="G442" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B443" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C443" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D443" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E443" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F443" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="G443" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B444" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C444" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D444" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E444" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F444" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="G444" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B445" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C445" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D445" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E445" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F445" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="G445" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B446" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C446" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D446" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E446" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F446" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="G446" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B447" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C447" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D447" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E447" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F447" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="G447" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B448" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C448" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D448" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E448" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F448" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="G448" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B449" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C449" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D449" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E449" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F449" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="G449" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B450" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C450" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D450" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E450" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F450" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="G450" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B451" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C451" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D451" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E451" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F451" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="G451" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B452" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C452" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D452" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E452" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F452" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="G452" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B453" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C453" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D453" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E453" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F453" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="G453" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B454" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C454" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D454" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E454" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F454" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="G454" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B455" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C455" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D455" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E455" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F455" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="G455" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B456" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C456" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D456" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E456" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F456" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="G456" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B457" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C457" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D457" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E457" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F457" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="G457" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B458" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C458" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D458" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E458" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F458" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="G458" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B459" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C459" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D459" t="s">
-        <v>677</v>
+        <v>657</v>
       </c>
       <c r="E459" t="s">
-        <v>678</v>
+        <v>658</v>
       </c>
       <c r="F459" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="G459" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B460" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C460" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D460" t="s">
-        <v>677</v>
+        <v>657</v>
       </c>
       <c r="E460" t="s">
-        <v>678</v>
+        <v>658</v>
       </c>
       <c r="F460" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="G460" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B461" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C461" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D461" t="s">
+        <v>657</v>
+      </c>
+      <c r="E461" t="s">
+        <v>658</v>
+      </c>
+      <c r="F461" t="s">
         <v>677</v>
-      </c>
-[...4 lines deleted...]
-        <v>681</v>
       </c>
       <c r="G461" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B462" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C462" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D462" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E462" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="F462" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="G462" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B463" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C463" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D463" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="E463" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="F463" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="G463" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B464" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C464" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D464" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="E464" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="F464" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="G464" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B465" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C465" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D465" t="s">
+        <v>678</v>
+      </c>
+      <c r="E465" t="s">
+        <v>683</v>
+      </c>
+      <c r="F465" t="s">
         <v>684</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
       <c r="G465" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B466" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C466" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D466" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="E466" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F466" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="G466" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B467" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C467" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D467" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="E467" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="F467" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="G467" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B468" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C468" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D468" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="E468" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="F468" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="G468" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B469" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C469" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D469" t="s">
+        <v>685</v>
+      </c>
+      <c r="E469" t="s">
+        <v>689</v>
+      </c>
+      <c r="F469" t="s">
         <v>691</v>
-      </c>
-[...4 lines deleted...]
-        <v>696</v>
       </c>
       <c r="G469" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B470" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C470" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D470" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="E470" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="F470" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="G470" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B471" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C471" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D471" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="E471" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="F471" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="G471" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B472" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C472" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D472" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
       <c r="E472" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="F472" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="G472" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B473" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C473" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D473" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="E473" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="F473" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
       <c r="G473" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B474" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C474" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D474" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E474" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="F474" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="G474" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B475" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C475" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D475" t="s">
+        <v>704</v>
+      </c>
+      <c r="E475" t="s">
+        <v>705</v>
+      </c>
+      <c r="F475" t="s">
         <v>706</v>
-      </c>
-[...4 lines deleted...]
-        <v>711</v>
       </c>
       <c r="G475" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B476" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C476" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D476" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E476" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="F476" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="G476" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B477" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C477" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D477" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E477" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="F477" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="G477" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B478" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C478" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D478" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E478" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="F478" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="G478" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B479" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C479" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D479" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E479" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="F479" t="s">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="G479" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B480" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C480" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D480" t="s">
+        <v>707</v>
+      </c>
+      <c r="E480" t="s">
+        <v>715</v>
+      </c>
+      <c r="F480" t="s">
         <v>716</v>
-      </c>
-[...4 lines deleted...]
-        <v>721</v>
       </c>
       <c r="G480" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B481" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C481" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D481" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E481" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="F481" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="G481" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B482" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C482" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D482" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
       <c r="E482" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="F482" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="G482" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B483" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C483" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D483" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
       <c r="E483" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="F483" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="G483" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B484" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C484" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D484" t="s">
+        <v>717</v>
+      </c>
+      <c r="E484" t="s">
+        <v>723</v>
+      </c>
+      <c r="F484" t="s">
         <v>724</v>
-      </c>
-[...4 lines deleted...]
-        <v>729</v>
       </c>
       <c r="G484" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B485" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C485" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D485" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="E485" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="F485" t="s">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="G485" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B486" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C486" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D486" t="s">
-        <v>732</v>
+        <v>725</v>
       </c>
       <c r="E486" t="s">
-        <v>733</v>
+        <v>726</v>
       </c>
       <c r="F486" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="G486" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B487" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C487" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D487" t="s">
-        <v>732</v>
+        <v>725</v>
       </c>
       <c r="E487" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="F487" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="G487" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B488" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C488" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D488" t="s">
+        <v>725</v>
+      </c>
+      <c r="E488" t="s">
+        <v>731</v>
+      </c>
+      <c r="F488" t="s">
         <v>732</v>
-      </c>
-[...4 lines deleted...]
-        <v>736</v>
       </c>
       <c r="G488" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B489" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C489" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D489" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="E489" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F489" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="G489" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B490" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C490" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D490" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="E490" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F490" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="G490" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B491" t="s">
+        <v>583</v>
+      </c>
+      <c r="C491" t="s">
+        <v>613</v>
+      </c>
+      <c r="D491" t="s">
+        <v>733</v>
+      </c>
+      <c r="E491" t="s">
+        <v>734</v>
+      </c>
+      <c r="F491" t="s">
+        <v>737</v>
+      </c>
+      <c r="G491" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7">
+      <c r="A492" t="s">
         <v>582</v>
       </c>
-      <c r="C491" t="s">
-[...2 lines deleted...]
-      <c r="D491" t="s">
+      <c r="B492" t="s">
+        <v>583</v>
+      </c>
+      <c r="C492" t="s">
+        <v>613</v>
+      </c>
+      <c r="D492" t="s">
+        <v>733</v>
+      </c>
+      <c r="E492" t="s">
+        <v>734</v>
+      </c>
+      <c r="F492" t="s">
+        <v>738</v>
+      </c>
+      <c r="G492" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7">
+      <c r="A493" t="s">
+        <v>582</v>
+      </c>
+      <c r="B493" t="s">
+        <v>583</v>
+      </c>
+      <c r="C493" t="s">
+        <v>613</v>
+      </c>
+      <c r="D493" t="s">
+        <v>739</v>
+      </c>
+      <c r="E493" t="s">
+        <v>740</v>
+      </c>
+      <c r="F493" t="s">
         <v>741</v>
       </c>
-      <c r="E491" t="s">
+      <c r="G493" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7">
+      <c r="A494" t="s">
+        <v>582</v>
+      </c>
+      <c r="B494" t="s">
+        <v>583</v>
+      </c>
+      <c r="C494" t="s">
+        <v>613</v>
+      </c>
+      <c r="D494" t="s">
         <v>742</v>
       </c>
-      <c r="F491" t="s">
+      <c r="E494" t="s">
         <v>743</v>
       </c>
-      <c r="G491" t="s">
+      <c r="F494" t="s">
+        <v>744</v>
+      </c>
+      <c r="G494" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>