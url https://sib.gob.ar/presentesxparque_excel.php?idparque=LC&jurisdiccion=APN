--- v0 (2026-06-06)
+++ v1 (2026-10-08)
@@ -809,51 +809,51 @@
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Eudromia elegans</t>
   </si>
   <si>
     <t>Nothoprocta cinerascens</t>
   </si>
   <si>
     <t>Nothura darwinii</t>
   </si>
   <si>
     <t>Nothura maculosa</t>
   </si>
   <si>
     <t>Rhynchotus rufescens</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
+    <t>ARTIODACTYLA</t>
   </si>
   <si>
     <t>Suidae</t>
   </si>
   <si>
     <t>Sus scrofa</t>
   </si>
   <si>
     <t>PLANTAE</t>
   </si>
   <si>
     <t>MARCHANTIOPHYTA</t>
   </si>
   <si>
     <t>MARCHANTIOPSIDA</t>
   </si>
   <si>
     <t>MARCHANTIALES</t>
   </si>
   <si>
     <t>Ricciaceae</t>
   </si>
   <si>
     <t>Riccia lamellosa</t>
   </si>