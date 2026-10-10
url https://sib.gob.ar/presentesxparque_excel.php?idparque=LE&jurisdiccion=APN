--- v0 (2026-06-18)
+++ v1 (2026-10-10)
@@ -623,99 +623,99 @@
   <si>
     <t>Psilopsiagon aymara</t>
   </si>
   <si>
     <t>RHEIFORMES</t>
   </si>
   <si>
     <t>Rheidae</t>
   </si>
   <si>
     <t>Rhea pennata</t>
   </si>
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio flammeus</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Tytonidae</t>
   </si>
   <si>
     <t>Tyto furcata</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Puma concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
-  </si>
-[...7 lines deleted...]
-    <t>Lama guanicoe</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Chlamyphoridae</t>
   </si>
   <si>
     <t>Chaetophractus vellerosus</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
     <t>Thylamys pallidior</t>
   </si>
   <si>
     <t>Thylamys sponsorius</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
@@ -6453,152 +6453,152 @@
       </c>
       <c r="D137" t="s">
         <v>207</v>
       </c>
       <c r="E137" t="s">
         <v>208</v>
       </c>
       <c r="F137" t="s">
         <v>209</v>
       </c>
       <c r="G137" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
         <v>7</v>
       </c>
       <c r="B138" t="s">
         <v>8</v>
       </c>
       <c r="C138" t="s">
         <v>206</v>
       </c>
       <c r="D138" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E138" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="F138" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G138" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
         <v>7</v>
       </c>
       <c r="B139" t="s">
         <v>8</v>
       </c>
       <c r="C139" t="s">
         <v>206</v>
       </c>
       <c r="D139" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E139" t="s">
         <v>211</v>
       </c>
       <c r="F139" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G139" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
         <v>7</v>
       </c>
       <c r="B140" t="s">
         <v>8</v>
       </c>
       <c r="C140" t="s">
         <v>206</v>
       </c>
       <c r="D140" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E140" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F140" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G140" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
         <v>7</v>
       </c>
       <c r="B141" t="s">
         <v>8</v>
       </c>
       <c r="C141" t="s">
         <v>206</v>
       </c>
       <c r="D141" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E141" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F141" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G141" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
         <v>7</v>
       </c>
       <c r="B142" t="s">
         <v>8</v>
       </c>
       <c r="C142" t="s">
         <v>206</v>
       </c>
       <c r="D142" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="E142" t="s">
         <v>218</v>
       </c>
       <c r="F142" t="s">
         <v>219</v>
       </c>
       <c r="G142" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
         <v>7</v>
       </c>
       <c r="B143" t="s">
         <v>8</v>
       </c>
       <c r="C143" t="s">
         <v>206</v>
       </c>
       <c r="D143" t="s">
         <v>220</v>
       </c>
       <c r="E143" t="s">
         <v>221</v>
       </c>
       <c r="F143" t="s">
         <v>222</v>
       </c>
       <c r="G143" t="s">
         <v>13</v>
       </c>
     </row>