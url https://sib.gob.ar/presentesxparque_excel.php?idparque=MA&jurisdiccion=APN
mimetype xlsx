--- v0 (2026-06-06)
+++ v1 (2026-10-08)
@@ -1172,186 +1172,186 @@
   <si>
     <t>Squatinidae</t>
   </si>
   <si>
     <t>Squatina guggenheim</t>
   </si>
   <si>
     <t>TORPEDINIFORMES</t>
   </si>
   <si>
     <t>Narcinidae</t>
   </si>
   <si>
     <t>Discopyge tschudii</t>
   </si>
   <si>
     <t>Torpedinidae</t>
   </si>
   <si>
     <t>Tetronarce puelcha</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Balaenidae</t>
+  </si>
+  <si>
+    <t>Eubalaena australis</t>
+  </si>
+  <si>
+    <t>Balaenopteridae</t>
+  </si>
+  <si>
+    <t>Balaenoptera acutorostrata</t>
+  </si>
+  <si>
+    <t>Ocasional</t>
+  </si>
+  <si>
+    <t>Balaenoptera borealis</t>
+  </si>
+  <si>
+    <t>Balaenoptera musculus</t>
+  </si>
+  <si>
+    <t>Balaenoptera physalus</t>
+  </si>
+  <si>
+    <t>Megaptera novaeangliae</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Delphinidae</t>
+  </si>
+  <si>
+    <t>Aethalodelphis obscurus</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus australis</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus commersonii</t>
+  </si>
+  <si>
+    <t>Globicephala melas</t>
+  </si>
+  <si>
+    <t>Grampus griseus</t>
+  </si>
+  <si>
+    <t>Orcinus orca</t>
+  </si>
+  <si>
+    <t>Tursiops truncatus</t>
+  </si>
+  <si>
+    <t>Physeteridae</t>
+  </si>
+  <si>
+    <t>Physeter macrocephalus</t>
+  </si>
+  <si>
+    <t>Ziphiidae</t>
+  </si>
+  <si>
+    <t>Mesoplodon grayi</t>
+  </si>
+  <si>
+    <t>Mesoplodon hectori</t>
+  </si>
+  <si>
+    <t>Mesoplodon layardii</t>
+  </si>
+  <si>
+    <t>Ziphius cavirostris</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Leopardus geoffroyi</t>
   </si>
   <si>
     <t>Leopardus pajeros</t>
   </si>
   <si>
     <t>Puma concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Lyncodon patagonicus</t>
   </si>
   <si>
     <t>Otariidae</t>
   </si>
   <si>
     <t>Arctocephalus australis</t>
   </si>
   <si>
     <t>Arctocephalus tropicalis</t>
   </si>
   <si>
-    <t>Ocasional</t>
-[...1 lines deleted...]
-  <si>
     <t>Otaria flavescens</t>
   </si>
   <si>
     <t>Phocidae</t>
   </si>
   <si>
     <t>Mirounga leonina</t>
-  </si>
-[...76 lines deleted...]
-    <t>Ziphius cavirostris</t>
   </si>
   <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Histiotus montanus</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Chlamyphoridae</t>
   </si>
   <si>
     <t>Chaetophractus villosus</t>
   </si>
@@ -7066,724 +7066,724 @@
       </c>
       <c r="E229" t="s">
         <v>387</v>
       </c>
       <c r="F229" t="s">
         <v>388</v>
       </c>
       <c r="G229" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
         <v>7</v>
       </c>
       <c r="B230" t="s">
         <v>8</v>
       </c>
       <c r="C230" t="s">
         <v>385</v>
       </c>
       <c r="D230" t="s">
         <v>386</v>
       </c>
       <c r="E230" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="F230" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="G230" t="s">
-        <v>13</v>
+        <v>391</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
         <v>7</v>
       </c>
       <c r="B231" t="s">
         <v>8</v>
       </c>
       <c r="C231" t="s">
         <v>385</v>
       </c>
       <c r="D231" t="s">
         <v>386</v>
       </c>
       <c r="E231" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F231" t="s">
+        <v>392</v>
+      </c>
+      <c r="G231" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
         <v>7</v>
       </c>
       <c r="B232" t="s">
         <v>8</v>
       </c>
       <c r="C232" t="s">
         <v>385</v>
       </c>
       <c r="D232" t="s">
         <v>386</v>
       </c>
       <c r="E232" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F232" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="G232" t="s">
-        <v>15</v>
+        <v>391</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
         <v>7</v>
       </c>
       <c r="B233" t="s">
         <v>8</v>
       </c>
       <c r="C233" t="s">
         <v>385</v>
       </c>
       <c r="D233" t="s">
         <v>386</v>
       </c>
       <c r="E233" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F233" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G233" t="s">
-        <v>15</v>
+        <v>391</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
         <v>7</v>
       </c>
       <c r="B234" t="s">
         <v>8</v>
       </c>
       <c r="C234" t="s">
         <v>385</v>
       </c>
       <c r="D234" t="s">
         <v>386</v>
       </c>
       <c r="E234" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F234" t="s">
         <v>395</v>
       </c>
       <c r="G234" t="s">
-        <v>13</v>
+        <v>391</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
         <v>7</v>
       </c>
       <c r="B235" t="s">
         <v>8</v>
       </c>
       <c r="C235" t="s">
         <v>385</v>
       </c>
       <c r="D235" t="s">
         <v>386</v>
       </c>
       <c r="E235" t="s">
         <v>396</v>
       </c>
       <c r="F235" t="s">
         <v>397</v>
       </c>
       <c r="G235" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
         <v>7</v>
       </c>
       <c r="B236" t="s">
         <v>8</v>
       </c>
       <c r="C236" t="s">
         <v>385</v>
       </c>
       <c r="D236" t="s">
         <v>386</v>
       </c>
       <c r="E236" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="F236" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="G236" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
         <v>7</v>
       </c>
       <c r="B237" t="s">
         <v>8</v>
       </c>
       <c r="C237" t="s">
         <v>385</v>
       </c>
       <c r="D237" t="s">
         <v>386</v>
       </c>
       <c r="E237" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="F237" t="s">
         <v>400</v>
       </c>
       <c r="G237" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
         <v>7</v>
       </c>
       <c r="B238" t="s">
         <v>8</v>
       </c>
       <c r="C238" t="s">
         <v>385</v>
       </c>
       <c r="D238" t="s">
         <v>386</v>
       </c>
       <c r="E238" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="F238" t="s">
         <v>401</v>
       </c>
       <c r="G238" t="s">
-        <v>402</v>
+        <v>13</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
         <v>7</v>
       </c>
       <c r="B239" t="s">
         <v>8</v>
       </c>
       <c r="C239" t="s">
         <v>385</v>
       </c>
       <c r="D239" t="s">
         <v>386</v>
       </c>
       <c r="E239" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="F239" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G239" t="s">
-        <v>13</v>
+        <v>391</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
         <v>7</v>
       </c>
       <c r="B240" t="s">
         <v>8</v>
       </c>
       <c r="C240" t="s">
         <v>385</v>
       </c>
       <c r="D240" t="s">
         <v>386</v>
       </c>
       <c r="E240" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F240" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="G240" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
         <v>7</v>
       </c>
       <c r="B241" t="s">
         <v>8</v>
       </c>
       <c r="C241" t="s">
         <v>385</v>
       </c>
       <c r="D241" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
       <c r="E241" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="F241" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="G241" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
         <v>7</v>
       </c>
       <c r="B242" t="s">
         <v>8</v>
       </c>
       <c r="C242" t="s">
         <v>385</v>
       </c>
       <c r="D242" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
       <c r="E242" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="F242" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="G242" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
         <v>7</v>
       </c>
       <c r="B243" t="s">
         <v>8</v>
       </c>
       <c r="C243" t="s">
         <v>385</v>
       </c>
       <c r="D243" t="s">
+        <v>386</v>
+      </c>
+      <c r="E243" t="s">
         <v>406</v>
       </c>
-      <c r="E243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="G243" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
         <v>7</v>
       </c>
       <c r="B244" t="s">
         <v>8</v>
       </c>
       <c r="C244" t="s">
         <v>385</v>
       </c>
       <c r="D244" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
       <c r="E244" t="s">
+        <v>408</v>
+      </c>
+      <c r="F244" t="s">
         <v>409</v>
       </c>
-      <c r="F244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G244" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
         <v>7</v>
       </c>
       <c r="B245" t="s">
         <v>8</v>
       </c>
       <c r="C245" t="s">
         <v>385</v>
       </c>
       <c r="D245" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
       <c r="E245" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="F245" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="G245" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
         <v>7</v>
       </c>
       <c r="B246" t="s">
         <v>8</v>
       </c>
       <c r="C246" t="s">
         <v>385</v>
       </c>
       <c r="D246" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
       <c r="E246" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="F246" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="G246" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
         <v>7</v>
       </c>
       <c r="B247" t="s">
         <v>8</v>
       </c>
       <c r="C247" t="s">
         <v>385</v>
       </c>
       <c r="D247" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
       <c r="E247" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F247" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="G247" t="s">
-        <v>13</v>
+        <v>391</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
         <v>7</v>
       </c>
       <c r="B248" t="s">
         <v>8</v>
       </c>
       <c r="C248" t="s">
         <v>385</v>
       </c>
       <c r="D248" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E248" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F248" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="G248" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
         <v>7</v>
       </c>
       <c r="B249" t="s">
         <v>8</v>
       </c>
       <c r="C249" t="s">
         <v>385</v>
       </c>
       <c r="D249" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E249" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F249" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="G249" t="s">
-        <v>402</v>
+        <v>13</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
         <v>7</v>
       </c>
       <c r="B250" t="s">
         <v>8</v>
       </c>
       <c r="C250" t="s">
         <v>385</v>
       </c>
       <c r="D250" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E250" t="s">
         <v>417</v>
       </c>
       <c r="F250" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="G250" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
         <v>7</v>
       </c>
       <c r="B251" t="s">
         <v>8</v>
       </c>
       <c r="C251" t="s">
         <v>385</v>
       </c>
       <c r="D251" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E251" t="s">
         <v>417</v>
       </c>
       <c r="F251" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="G251" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
         <v>7</v>
       </c>
       <c r="B252" t="s">
         <v>8</v>
       </c>
       <c r="C252" t="s">
         <v>385</v>
       </c>
       <c r="D252" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E252" t="s">
         <v>417</v>
       </c>
       <c r="F252" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="G252" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
         <v>7</v>
       </c>
       <c r="B253" t="s">
         <v>8</v>
       </c>
       <c r="C253" t="s">
         <v>385</v>
       </c>
       <c r="D253" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E253" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="F253" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="G253" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
         <v>7</v>
       </c>
       <c r="B254" t="s">
         <v>8</v>
       </c>
       <c r="C254" t="s">
         <v>385</v>
       </c>
       <c r="D254" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E254" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="F254" t="s">
         <v>424</v>
       </c>
       <c r="G254" t="s">
-        <v>402</v>
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
         <v>7</v>
       </c>
       <c r="B255" t="s">
         <v>8</v>
       </c>
       <c r="C255" t="s">
         <v>385</v>
       </c>
       <c r="D255" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E255" t="s">
+        <v>423</v>
+      </c>
+      <c r="F255" t="s">
         <v>425</v>
       </c>
-      <c r="F255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G255" t="s">
-        <v>402</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
         <v>7</v>
       </c>
       <c r="B256" t="s">
         <v>8</v>
       </c>
       <c r="C256" t="s">
         <v>385</v>
       </c>
       <c r="D256" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E256" t="s">
+        <v>426</v>
+      </c>
+      <c r="F256" t="s">
         <v>427</v>
       </c>
-      <c r="F256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G256" t="s">
-        <v>402</v>
+        <v>13</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
         <v>7</v>
       </c>
       <c r="B257" t="s">
         <v>8</v>
       </c>
       <c r="C257" t="s">
         <v>385</v>
       </c>
       <c r="D257" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E257" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="F257" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="G257" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
         <v>7</v>
       </c>
       <c r="B258" t="s">
         <v>8</v>
       </c>
       <c r="C258" t="s">
         <v>385</v>
       </c>
       <c r="D258" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E258" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="F258" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="G258" t="s">
-        <v>402</v>
+        <v>13</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
         <v>7</v>
       </c>
       <c r="B259" t="s">
         <v>8</v>
       </c>
       <c r="C259" t="s">
         <v>385</v>
       </c>
       <c r="D259" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E259" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="F259" t="s">
         <v>431</v>
       </c>
       <c r="G259" t="s">
-        <v>402</v>
+        <v>13</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
         <v>7</v>
       </c>
       <c r="B260" t="s">
         <v>8</v>
       </c>
       <c r="C260" t="s">
         <v>385</v>
       </c>
       <c r="D260" t="s">
         <v>432</v>
       </c>
       <c r="E260" t="s">
         <v>433</v>
       </c>
       <c r="F260" t="s">
         <v>434</v>
       </c>
       <c r="G260" t="s">
         <v>15</v>
       </c>
     </row>