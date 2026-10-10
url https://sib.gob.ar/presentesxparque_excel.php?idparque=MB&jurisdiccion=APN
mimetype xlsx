--- v0 (2026-06-17)
+++ v1 (2026-10-10)
@@ -278,72 +278,72 @@
   <si>
     <t>Dermatonotus muelleri</t>
   </si>
   <si>
     <t>Elachistocleis bicolor</t>
   </si>
   <si>
     <t>Odontophrynidae</t>
   </si>
   <si>
     <t>Odontophrynus americanus</t>
   </si>
   <si>
     <t>Ocasional</t>
   </si>
   <si>
     <t>Phyllomedusidae</t>
   </si>
   <si>
     <t>Pithecopus azureus</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Subulo gouazoubira</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Cerdocyon thous</t>
   </si>
   <si>
     <t>Chrysocyon brachyurus</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
-  </si>
-[...7 lines deleted...]
-    <t>Subulo gouazoubira</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Dasypodidae</t>
   </si>
   <si>
     <t>Dasypus novemcinctus</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
   <si>
     <t>Caviidae</t>
   </si>
   <si>
     <t>Cavia aperea</t>
   </si>
   <si>
     <t>Hydrochoerus hydrochaeris</t>
   </si>
   <si>
     <t>REPTILIA</t>
   </si>
@@ -2627,100 +2627,100 @@
       </c>
       <c r="D57" t="s">
         <v>88</v>
       </c>
       <c r="E57" t="s">
         <v>89</v>
       </c>
       <c r="F57" t="s">
         <v>90</v>
       </c>
       <c r="G57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>7</v>
       </c>
       <c r="B58" t="s">
         <v>40</v>
       </c>
       <c r="C58" t="s">
         <v>87</v>
       </c>
       <c r="D58" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E58" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F58" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G58" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>7</v>
       </c>
       <c r="B59" t="s">
         <v>40</v>
       </c>
       <c r="C59" t="s">
         <v>87</v>
       </c>
       <c r="D59" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E59" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F59" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>7</v>
       </c>
       <c r="B60" t="s">
         <v>40</v>
       </c>
       <c r="C60" t="s">
         <v>87</v>
       </c>
       <c r="D60" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E60" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F60" t="s">
         <v>95</v>
       </c>
       <c r="G60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>7</v>
       </c>
       <c r="B61" t="s">
         <v>40</v>
       </c>
       <c r="C61" t="s">
         <v>87</v>
       </c>
       <c r="D61" t="s">
         <v>96</v>
       </c>
       <c r="E61" t="s">
         <v>97</v>
       </c>
       <c r="F61" t="s">