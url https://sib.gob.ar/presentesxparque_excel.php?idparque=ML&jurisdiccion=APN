--- v0 (2026-06-05)
+++ v1 (2026-09-28)
@@ -584,132 +584,132 @@
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>Phalacrocorax gaimardi</t>
   </si>
   <si>
     <t>Phalacrocorax magellanicus</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Eudromia elegans</t>
   </si>
   <si>
     <t>Tinamotis ingoufi</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Balaenidae</t>
+  </si>
+  <si>
+    <t>Eubalaena australis</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Delphinidae</t>
+  </si>
+  <si>
+    <t>Aethalodelphis obscurus</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus australis</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus commersonii</t>
+  </si>
+  <si>
+    <t>Ziphiidae</t>
+  </si>
+  <si>
+    <t>Tasmacetus shepherdi</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Leopardus pajeros</t>
   </si>
   <si>
     <t>Puma concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Otariidae</t>
   </si>
   <si>
     <t>Arctocephalus australis</t>
   </si>
   <si>
     <t>Otaria flavescens</t>
   </si>
   <si>
     <t>Phocidae</t>
   </si>
   <si>
     <t>Hydrurga leptonyx</t>
   </si>
   <si>
     <t>Mirounga leonina</t>
-  </si>
-[...31 lines deleted...]
-    <t>Tasmacetus shepherdi</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Chlamyphoridae</t>
   </si>
   <si>
     <t>Chaetophractus villosus</t>
   </si>
   <si>
     <t>Zaedyus pichiy</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
@@ -3821,396 +3821,396 @@
       </c>
       <c r="G117" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>7</v>
       </c>
       <c r="B118" t="s">
         <v>8</v>
       </c>
       <c r="C118" t="s">
         <v>189</v>
       </c>
       <c r="D118" t="s">
         <v>190</v>
       </c>
       <c r="E118" t="s">
         <v>191</v>
       </c>
       <c r="F118" t="s">
         <v>192</v>
       </c>
       <c r="G118" t="s">
-        <v>13</v>
+        <v>147</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
         <v>7</v>
       </c>
       <c r="B119" t="s">
         <v>8</v>
       </c>
       <c r="C119" t="s">
         <v>189</v>
       </c>
       <c r="D119" t="s">
         <v>190</v>
       </c>
       <c r="E119" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F119" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G119" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>7</v>
       </c>
       <c r="B120" t="s">
         <v>8</v>
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120" t="s">
         <v>190</v>
       </c>
       <c r="E120" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F120" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G120" t="s">
-        <v>13</v>
+        <v>147</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
         <v>7</v>
       </c>
       <c r="B121" t="s">
         <v>8</v>
       </c>
       <c r="C121" t="s">
         <v>189</v>
       </c>
       <c r="D121" t="s">
         <v>190</v>
       </c>
       <c r="E121" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F121" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G121" t="s">
-        <v>13</v>
+        <v>147</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
         <v>7</v>
       </c>
       <c r="B122" t="s">
         <v>8</v>
       </c>
       <c r="C122" t="s">
         <v>189</v>
       </c>
       <c r="D122" t="s">
         <v>190</v>
       </c>
       <c r="E122" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="F122" t="s">
         <v>198</v>
       </c>
       <c r="G122" t="s">
-        <v>13</v>
+        <v>147</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>7</v>
       </c>
       <c r="B123" t="s">
         <v>8</v>
       </c>
       <c r="C123" t="s">
         <v>189</v>
       </c>
       <c r="D123" t="s">
         <v>190</v>
       </c>
       <c r="E123" t="s">
         <v>199</v>
       </c>
       <c r="F123" t="s">
         <v>200</v>
       </c>
       <c r="G123" t="s">
-        <v>13</v>
+        <v>147</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>7</v>
       </c>
       <c r="B124" t="s">
         <v>8</v>
       </c>
       <c r="C124" t="s">
         <v>189</v>
       </c>
       <c r="D124" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="E124" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F124" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G124" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>7</v>
       </c>
       <c r="B125" t="s">
         <v>8</v>
       </c>
       <c r="C125" t="s">
         <v>189</v>
       </c>
       <c r="D125" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="E125" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F125" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G125" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
         <v>7</v>
       </c>
       <c r="B126" t="s">
         <v>8</v>
       </c>
       <c r="C126" t="s">
         <v>189</v>
       </c>
       <c r="D126" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="E126" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F126" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G126" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
         <v>7</v>
       </c>
       <c r="B127" t="s">
         <v>8</v>
       </c>
       <c r="C127" t="s">
         <v>189</v>
       </c>
       <c r="D127" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="E127" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F127" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G127" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
         <v>7</v>
       </c>
       <c r="B128" t="s">
         <v>8</v>
       </c>
       <c r="C128" t="s">
         <v>189</v>
       </c>
       <c r="D128" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="E128" t="s">
         <v>208</v>
       </c>
       <c r="F128" t="s">
         <v>209</v>
       </c>
       <c r="G128" t="s">
-        <v>147</v>
+        <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>7</v>
       </c>
       <c r="B129" t="s">
         <v>8</v>
       </c>
       <c r="C129" t="s">
         <v>189</v>
       </c>
       <c r="D129" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="E129" t="s">
         <v>210</v>
       </c>
       <c r="F129" t="s">
         <v>211</v>
       </c>
       <c r="G129" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>7</v>
       </c>
       <c r="B130" t="s">
         <v>8</v>
       </c>
       <c r="C130" t="s">
         <v>189</v>
       </c>
       <c r="D130" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="E130" t="s">
         <v>212</v>
       </c>
       <c r="F130" t="s">
         <v>213</v>
       </c>
       <c r="G130" t="s">
-        <v>147</v>
+        <v>28</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
         <v>7</v>
       </c>
       <c r="B131" t="s">
         <v>8</v>
       </c>
       <c r="C131" t="s">
         <v>189</v>
       </c>
       <c r="D131" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="E131" t="s">
         <v>212</v>
       </c>
       <c r="F131" t="s">
         <v>214</v>
       </c>
       <c r="G131" t="s">
-        <v>147</v>
+        <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
         <v>7</v>
       </c>
       <c r="B132" t="s">
         <v>8</v>
       </c>
       <c r="C132" t="s">
         <v>189</v>
       </c>
       <c r="D132" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="E132" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="F132" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G132" t="s">
-        <v>147</v>
+        <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
         <v>7</v>
       </c>
       <c r="B133" t="s">
         <v>8</v>
       </c>
       <c r="C133" t="s">
         <v>189</v>
       </c>
       <c r="D133" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="E133" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="F133" t="s">
         <v>217</v>
       </c>
       <c r="G133" t="s">
-        <v>147</v>
+        <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
         <v>7</v>
       </c>
       <c r="B134" t="s">
         <v>8</v>
       </c>
       <c r="C134" t="s">
         <v>189</v>
       </c>
       <c r="D134" t="s">
         <v>218</v>
       </c>
       <c r="E134" t="s">
         <v>219</v>
       </c>
       <c r="F134" t="s">
         <v>220</v>
       </c>
       <c r="G134" t="s">
         <v>13</v>
       </c>
     </row>