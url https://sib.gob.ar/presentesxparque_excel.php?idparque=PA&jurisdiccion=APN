--- v0 (2026-05-19)
+++ v1 (2026-09-25)
@@ -293,51 +293,51 @@
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Anhingidae</t>
   </si>
   <si>
     <t>Anhinga anhinga</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Nothura maculosa</t>
   </si>
   <si>
     <t>Rhynchotus rufescens</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
+    <t>ARTIODACTYLA</t>
   </si>
   <si>
     <t>Suidae</t>
   </si>
   <si>
     <t>Sus scrofa</t>
   </si>
   <si>
     <t>REPTILIA</t>
   </si>
   <si>
     <t>SQUAMATA</t>
   </si>
   <si>
     <t>Colubridae</t>
   </si>
   <si>
     <t>Erythrolamprus macrosomus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>