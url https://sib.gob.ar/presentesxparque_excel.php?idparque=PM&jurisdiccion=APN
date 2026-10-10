--- v0 (2026-05-25)
+++ v1 (2026-10-10)
@@ -596,81 +596,81 @@
   <si>
     <t>Glaucidium nana</t>
   </si>
   <si>
     <t>Strix rufipes</t>
   </si>
   <si>
     <t>Tytonidae</t>
   </si>
   <si>
     <t>Tyto furcata</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Phalacrocoracidae</t>
   </si>
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Hippocamelus bisulcus</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Puma concolor</t>
-  </si>
-[...13 lines deleted...]
-    <t>Hippocamelus bisulcus</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Chlamyphoridae</t>
   </si>
   <si>
     <t>Chaetophractus villosus</t>
   </si>
   <si>
     <t>Zaedyus pichiy</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
@@ -4622,117 +4622,117 @@
       </c>
       <c r="E117" t="s">
         <v>195</v>
       </c>
       <c r="F117" t="s">
         <v>196</v>
       </c>
       <c r="G117" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>7</v>
       </c>
       <c r="B118" t="s">
         <v>8</v>
       </c>
       <c r="C118" t="s">
         <v>193</v>
       </c>
       <c r="D118" t="s">
         <v>194</v>
       </c>
       <c r="E118" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F118" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G118" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
         <v>7</v>
       </c>
       <c r="B119" t="s">
         <v>8</v>
       </c>
       <c r="C119" t="s">
         <v>193</v>
       </c>
       <c r="D119" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="E119" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F119" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G119" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>7</v>
       </c>
       <c r="B120" t="s">
         <v>8</v>
       </c>
       <c r="C120" t="s">
         <v>193</v>
       </c>
       <c r="D120" t="s">
+        <v>199</v>
+      </c>
+      <c r="E120" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="F120" t="s">
         <v>202</v>
       </c>
       <c r="G120" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
         <v>7</v>
       </c>
       <c r="B121" t="s">
         <v>8</v>
       </c>
       <c r="C121" t="s">
         <v>193</v>
       </c>
       <c r="D121" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E121" t="s">
         <v>203</v>
       </c>
       <c r="F121" t="s">
         <v>204</v>
       </c>
       <c r="G121" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
         <v>7</v>
       </c>
       <c r="B122" t="s">
         <v>8</v>
       </c>
       <c r="C122" t="s">
         <v>193</v>
       </c>
       <c r="D122" t="s">
         <v>205</v>
       </c>
       <c r="E122" t="s">