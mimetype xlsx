--- v0 (2026-06-21)
+++ v1 (2026-09-21)
@@ -722,135 +722,135 @@
   <si>
     <t>Psilopsiagon aurifrons</t>
   </si>
   <si>
     <t>RHEIFORMES</t>
   </si>
   <si>
     <t>Rheidae</t>
   </si>
   <si>
     <t>Rhea pennata</t>
   </si>
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio flammeus</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Phalacrocoracidae</t>
   </si>
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Nothoprocta ornata</t>
   </si>
   <si>
     <t>Tinamotis pentlandii</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Capra hircus</t>
+  </si>
+  <si>
+    <t>Ovis aries</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama glama</t>
+  </si>
+  <si>
+    <t>Lama vicugna</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Canis lupus subsp. familiaris</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Leopardus geoffroyi</t>
   </si>
   <si>
     <t>Leopardus pajeros</t>
   </si>
   <si>
     <t>Puma concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
-  </si>
-[...19 lines deleted...]
-    <t>Lama vicugna</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Chlamyphoridae</t>
   </si>
   <si>
     <t>Chaetophractus vellerosus</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
@@ -6033,258 +6033,258 @@
       </c>
       <c r="E155" t="s">
         <v>246</v>
       </c>
       <c r="F155" t="s">
         <v>248</v>
       </c>
       <c r="G155" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
         <v>7</v>
       </c>
       <c r="B156" t="s">
         <v>59</v>
       </c>
       <c r="C156" t="s">
         <v>244</v>
       </c>
       <c r="D156" t="s">
         <v>245</v>
       </c>
       <c r="E156" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="F156" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G156" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
         <v>7</v>
       </c>
       <c r="B157" t="s">
         <v>59</v>
       </c>
       <c r="C157" t="s">
         <v>244</v>
       </c>
       <c r="D157" t="s">
         <v>245</v>
       </c>
       <c r="E157" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F157" t="s">
         <v>251</v>
       </c>
       <c r="G157" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
         <v>7</v>
       </c>
       <c r="B158" t="s">
         <v>59</v>
       </c>
       <c r="C158" t="s">
         <v>244</v>
       </c>
       <c r="D158" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="E158" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="F158" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="G158" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
         <v>7</v>
       </c>
       <c r="B159" t="s">
         <v>59</v>
       </c>
       <c r="C159" t="s">
         <v>244</v>
       </c>
       <c r="D159" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="E159" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="F159" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G159" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
         <v>7</v>
       </c>
       <c r="B160" t="s">
         <v>59</v>
       </c>
       <c r="C160" t="s">
         <v>244</v>
       </c>
       <c r="D160" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="E160" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F160" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G160" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
         <v>7</v>
       </c>
       <c r="B161" t="s">
         <v>59</v>
       </c>
       <c r="C161" t="s">
         <v>244</v>
       </c>
       <c r="D161" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="E161" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F161" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G161" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
         <v>7</v>
       </c>
       <c r="B162" t="s">
         <v>59</v>
       </c>
       <c r="C162" t="s">
         <v>244</v>
       </c>
       <c r="D162" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="E162" t="s">
+        <v>257</v>
+      </c>
+      <c r="F162" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="G162" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
         <v>7</v>
       </c>
       <c r="B163" t="s">
         <v>59</v>
       </c>
       <c r="C163" t="s">
         <v>244</v>
       </c>
       <c r="D163" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="E163" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F163" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="G163" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
         <v>7</v>
       </c>
       <c r="B164" t="s">
         <v>59</v>
       </c>
       <c r="C164" t="s">
         <v>244</v>
       </c>
       <c r="D164" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="E164" t="s">
+        <v>261</v>
+      </c>
+      <c r="F164" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="G164" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
         <v>7</v>
       </c>
       <c r="B165" t="s">
         <v>59</v>
       </c>
       <c r="C165" t="s">
         <v>244</v>
       </c>
       <c r="D165" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="E165" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F165" t="s">
         <v>264</v>
       </c>
       <c r="G165" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
         <v>7</v>
       </c>
       <c r="B166" t="s">
         <v>59</v>
       </c>
       <c r="C166" t="s">
         <v>244</v>
       </c>
       <c r="D166" t="s">
         <v>265</v>
       </c>
       <c r="E166" t="s">
         <v>266</v>
       </c>
       <c r="F166" t="s">