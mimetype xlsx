--- v0 (2026-06-06)
+++ v1 (2026-09-24)
@@ -557,120 +557,120 @@
   <si>
     <t>Psittacidae</t>
   </si>
   <si>
     <t>Psilopsiagon aurifrons subsp. margaritae</t>
   </si>
   <si>
     <t>RHEIFORMES</t>
   </si>
   <si>
     <t>Rheidae</t>
   </si>
   <si>
     <t>Rhea pennata</t>
   </si>
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio flammeus</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Tytonidae</t>
   </si>
   <si>
     <t>Tyto furcata</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Nothoprocta pentlandii</t>
   </si>
   <si>
     <t>Tinamotis pentlandii</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Lama vicugna</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Leopardus jacobita</t>
   </si>
   <si>
     <t>Leopardus pajeros</t>
   </si>
   <si>
     <t>Puma concolor</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
-  </si>
-[...16 lines deleted...]
-    <t>Lama vicugna</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
   <si>
     <t>Equus asinus</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
   <si>
     <t>Abrocomidae</t>
   </si>
@@ -3875,212 +3875,212 @@
       </c>
       <c r="E120" t="s">
         <v>190</v>
       </c>
       <c r="F120" t="s">
         <v>191</v>
       </c>
       <c r="G120" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
         <v>7</v>
       </c>
       <c r="B121" t="s">
         <v>8</v>
       </c>
       <c r="C121" t="s">
         <v>188</v>
       </c>
       <c r="D121" t="s">
         <v>189</v>
       </c>
       <c r="E121" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F121" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G121" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
         <v>7</v>
       </c>
       <c r="B122" t="s">
         <v>8</v>
       </c>
       <c r="C122" t="s">
         <v>188</v>
       </c>
       <c r="D122" t="s">
         <v>189</v>
       </c>
       <c r="E122" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F122" t="s">
         <v>194</v>
       </c>
       <c r="G122" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>7</v>
       </c>
       <c r="B123" t="s">
         <v>8</v>
       </c>
       <c r="C123" t="s">
         <v>188</v>
       </c>
       <c r="D123" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E123" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F123" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G123" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>7</v>
       </c>
       <c r="B124" t="s">
         <v>8</v>
       </c>
       <c r="C124" t="s">
         <v>188</v>
       </c>
       <c r="D124" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E124" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F124" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G124" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>7</v>
       </c>
       <c r="B125" t="s">
         <v>8</v>
       </c>
       <c r="C125" t="s">
         <v>188</v>
       </c>
       <c r="D125" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E125" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F125" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="G125" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
         <v>7</v>
       </c>
       <c r="B126" t="s">
         <v>8</v>
       </c>
       <c r="C126" t="s">
         <v>188</v>
       </c>
       <c r="D126" t="s">
+        <v>195</v>
+      </c>
+      <c r="E126" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="F126" t="s">
         <v>201</v>
       </c>
       <c r="G126" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
         <v>7</v>
       </c>
       <c r="B127" t="s">
         <v>8</v>
       </c>
       <c r="C127" t="s">
         <v>188</v>
       </c>
       <c r="D127" t="s">
+        <v>195</v>
+      </c>
+      <c r="E127" t="s">
         <v>199</v>
       </c>
-      <c r="E127" t="s">
+      <c r="F127" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="G127" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
         <v>7</v>
       </c>
       <c r="B128" t="s">
         <v>8</v>
       </c>
       <c r="C128" t="s">
         <v>188</v>
       </c>
       <c r="D128" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E128" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F128" t="s">
         <v>204</v>
       </c>
       <c r="G128" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>7</v>
       </c>
       <c r="B129" t="s">
         <v>8</v>
       </c>
       <c r="C129" t="s">
         <v>188</v>
       </c>
       <c r="D129" t="s">
         <v>205</v>
       </c>
       <c r="E129" t="s">
         <v>206</v>
       </c>
       <c r="F129" t="s">