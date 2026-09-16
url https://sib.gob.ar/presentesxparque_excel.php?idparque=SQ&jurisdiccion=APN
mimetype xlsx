--- v0 (2026-05-24)
+++ v1 (2026-09-16)
@@ -1244,51 +1244,51 @@
   <si>
     <t>Thectocercus acuticaudatus</t>
   </si>
   <si>
     <t>RHEIFORMES</t>
   </si>
   <si>
     <t>Rheidae</t>
   </si>
   <si>
     <t>Rhea americana</t>
   </si>
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio flammeus</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Glaucidium brasilianum</t>
   </si>
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Phalacrocoracidae</t>
   </si>
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Eudromia elegans</t>
   </si>
@@ -1385,51 +1385,51 @@
   <si>
     <t>Chaetophractus villosus</t>
   </si>
   <si>
     <t>Chlamyphorus truncatus</t>
   </si>
   <si>
     <t>Tolypeutes matacus</t>
   </si>
   <si>
     <t>Zaedyus pichiy</t>
   </si>
   <si>
     <t>Dasypodidae</t>
   </si>
   <si>
     <t>Dasypus hybridus</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Thylamys bruchi</t>
   </si>
   <si>
     <t>Thylamys pallidior</t>
   </si>
   <si>
     <t>Thylamys sponsorius</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>