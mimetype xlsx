--- v0 (2026-06-13)
+++ v1 (2026-10-07)
@@ -746,107 +746,107 @@
   <si>
     <t>Tyto furcata</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Phalacrocoracidae</t>
   </si>
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Eudromia elegans</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Tayassuidae</t>
+  </si>
+  <si>
+    <t>Dicotyles tajacu</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Herpailurus yagouaroundi</t>
   </si>
   <si>
     <t>Leopardus geoffroyi</t>
   </si>
   <si>
     <t>Leopardus pajeros</t>
   </si>
   <si>
     <t>Puma concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...19 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Aeorestes villosissimus</t>
   </si>
   <si>
     <t>Histiotus macrotus</t>
   </si>
   <si>
     <t>Histiotus montanus</t>
   </si>
   <si>
     <t>Histiotus sp.</t>
   </si>
   <si>
     <t>Lasiurus blossevillii</t>
@@ -863,51 +863,51 @@
   <si>
     <t>Cabassous chacoensis</t>
   </si>
   <si>
     <t>Chaetophractus vellerosus</t>
   </si>
   <si>
     <t>Chaetophractus villosus</t>
   </si>
   <si>
     <t>Chlamyphorus truncatus</t>
   </si>
   <si>
     <t>Tolypeutes matacus</t>
   </si>
   <si>
     <t>Zaedyus pichiy</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>PERISSODACTYLA</t>
   </si>
   <si>
     <t>Equidae</t>
   </si>
   <si>
     <t>Equus asinus</t>
   </si>
   <si>
     <t>Equus caballus</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
@@ -5168,235 +5168,235 @@
       </c>
       <c r="G162" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
         <v>7</v>
       </c>
       <c r="B163" t="s">
         <v>39</v>
       </c>
       <c r="C163" t="s">
         <v>243</v>
       </c>
       <c r="D163" t="s">
         <v>244</v>
       </c>
       <c r="E163" t="s">
         <v>247</v>
       </c>
       <c r="F163" t="s">
         <v>248</v>
       </c>
       <c r="G163" t="s">
-        <v>203</v>
+        <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
         <v>7</v>
       </c>
       <c r="B164" t="s">
         <v>39</v>
       </c>
       <c r="C164" t="s">
         <v>243</v>
       </c>
       <c r="D164" t="s">
         <v>244</v>
       </c>
       <c r="E164" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F164" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G164" t="s">
-        <v>203</v>
+        <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
         <v>7</v>
       </c>
       <c r="B165" t="s">
         <v>39</v>
       </c>
       <c r="C165" t="s">
         <v>243</v>
       </c>
       <c r="D165" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="E165" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="F165" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="G165" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
         <v>7</v>
       </c>
       <c r="B166" t="s">
         <v>39</v>
       </c>
       <c r="C166" t="s">
         <v>243</v>
       </c>
       <c r="D166" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="E166" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="F166" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="G166" t="s">
-        <v>13</v>
+        <v>203</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
         <v>7</v>
       </c>
       <c r="B167" t="s">
         <v>39</v>
       </c>
       <c r="C167" t="s">
         <v>243</v>
       </c>
       <c r="D167" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="E167" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="F167" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="G167" t="s">
-        <v>13</v>
+        <v>203</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
         <v>7</v>
       </c>
       <c r="B168" t="s">
         <v>39</v>
       </c>
       <c r="C168" t="s">
         <v>243</v>
       </c>
       <c r="D168" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="E168" t="s">
         <v>254</v>
       </c>
       <c r="F168" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G168" t="s">
-        <v>203</v>
+        <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
         <v>7</v>
       </c>
       <c r="B169" t="s">
         <v>39</v>
       </c>
       <c r="C169" t="s">
         <v>243</v>
       </c>
       <c r="D169" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E169" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="F169" t="s">
         <v>258</v>
       </c>
       <c r="G169" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
         <v>7</v>
       </c>
       <c r="B170" t="s">
         <v>39</v>
       </c>
       <c r="C170" t="s">
         <v>243</v>
       </c>
       <c r="D170" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E170" t="s">
         <v>259</v>
       </c>
       <c r="F170" t="s">
         <v>260</v>
       </c>
       <c r="G170" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
         <v>7</v>
       </c>
       <c r="B171" t="s">
         <v>39</v>
       </c>
       <c r="C171" t="s">
         <v>243</v>
       </c>
       <c r="D171" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E171" t="s">
         <v>261</v>
       </c>
       <c r="F171" t="s">
         <v>262</v>
       </c>
       <c r="G171" t="s">
-        <v>13</v>
+        <v>203</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
         <v>7</v>
       </c>
       <c r="B172" t="s">
         <v>39</v>
       </c>
       <c r="C172" t="s">
         <v>243</v>
       </c>
       <c r="D172" t="s">
         <v>263</v>
       </c>
       <c r="E172" t="s">
         <v>264</v>
       </c>
       <c r="F172" t="s">
         <v>265</v>
       </c>
       <c r="G172" t="s">
         <v>13</v>
       </c>
     </row>