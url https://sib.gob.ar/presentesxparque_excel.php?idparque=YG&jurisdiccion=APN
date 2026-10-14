--- v0 (2026-07-07)
+++ v1 (2026-10-14)
@@ -140,108 +140,108 @@
   <si>
     <t>SPHENISCIFORMES</t>
   </si>
   <si>
     <t>Spheniscidae</t>
   </si>
   <si>
     <t>Eudyptes chrysocome</t>
   </si>
   <si>
     <t>CHONDRICHTHYES</t>
   </si>
   <si>
     <t>LAMNIFORMES</t>
   </si>
   <si>
     <t>Lamnidae</t>
   </si>
   <si>
     <t>Lamna nasus</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Balaenopteridae</t>
+  </si>
+  <si>
+    <t>Balaenoptera physalus</t>
+  </si>
+  <si>
+    <t>Megaptera novaeangliae</t>
+  </si>
+  <si>
+    <t>Delphinidae</t>
+  </si>
+  <si>
+    <t>Aethalodelphis obscurus</t>
+  </si>
+  <si>
+    <t>Globicephala melas</t>
+  </si>
+  <si>
+    <t>Orcinus orca</t>
+  </si>
+  <si>
+    <t>Phocoenidae</t>
+  </si>
+  <si>
+    <t>Phocoena dioptrica</t>
+  </si>
+  <si>
+    <t>Physeteridae</t>
+  </si>
+  <si>
+    <t>Physeter macrocephalus</t>
+  </si>
+  <si>
+    <t>Ziphiidae</t>
+  </si>
+  <si>
+    <t>Hyperoodon planifrons</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Otariidae</t>
   </si>
   <si>
     <t>Arctocephalus australis</t>
   </si>
   <si>
     <t>Otaria flavescens</t>
   </si>
   <si>
     <t>Phocidae</t>
   </si>
   <si>
     <t>Mirounga leonina</t>
-  </si>
-[...40 lines deleted...]
-    <t>Hyperoodon planifrons</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -954,212 +954,212 @@
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" t="s">
         <v>46</v>
       </c>
       <c r="F17" t="s">
         <v>47</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>46</v>
+      </c>
+      <c r="F18" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
+        <v>46</v>
+      </c>
+      <c r="F19" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F20" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E22" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F22" t="s">
         <v>55</v>
       </c>
       <c r="G22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E23" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>59</v>
       </c>
       <c r="G24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E25" t="s">
         <v>60</v>
       </c>
       <c r="F25" t="s">
         <v>61</v>
       </c>
       <c r="G25" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>