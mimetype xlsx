--- v0 (2026-06-01)
+++ v1 (2026-10-14)
@@ -1184,96 +1184,96 @@
   <si>
     <t>Myiopsitta monachus</t>
   </si>
   <si>
     <t>Psittacara leucophthalmus</t>
   </si>
   <si>
     <t>Thectocercus acuticaudatus</t>
   </si>
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio clamator</t>
   </si>
   <si>
     <t>Asio flammeus</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Glaucidium brasilianum</t>
   </si>
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>Tytonidae</t>
   </si>
   <si>
     <t>Tyto furcata</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Anhingidae</t>
   </si>
   <si>
     <t>Anhinga anhinga</t>
   </si>
   <si>
     <t>Phalacrocoracidae</t>
   </si>
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Nothura maculosa</t>
   </si>
   <si>
     <t>Rhynchotus rufescens</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
+    <t>ARTIODACTYLA</t>
   </si>
   <si>
     <t>Cervidae</t>
   </si>
   <si>
     <t>Blastocerus dichotomus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">